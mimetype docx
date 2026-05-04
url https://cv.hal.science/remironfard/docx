--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.260416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Ronfard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a research director at Inria, and the scientific leader of the Imagine team.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from Mines Paris Tech in 1986, where I also got my PhD in 1991. I have conducted research in a variety of domains, from geometric design to 3D animation and computer vision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">This includes work on non-manifold topology in CATIA (Dassault Systèmes, 1991), mesh LODs (IBM Research, 1992), digital cartoon storyboarding (INA, 1995), aesthetic surface design (IBM Research and Dassault Systèmes, 2000), video indexing (INA, 2000), action recognition and statistical analysis of image and film styles (INRIA 2002-2007). I was an expert in the international MPEG group from</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997 to 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2007, I joined Xtranormal Technologies in Montreal, where I became R&D director for virtual cinematography. My team created the patented “magicam” system, which was used to produce two million user-generated animation movies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I came back to INRIA in 2009 with a new research program devoted to “directing virtual worlds”. I helped to create the IMAGINE team in 2012, where I now lead the “narrative design” part of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Towards this goal, I investigate computational models of visual storytelling and movie-making. This leads to inspiring collaborations with the national film school (ENS Louis Lumière), Célestins Theatre in Lyon, University of Geneva, Bernard Stiegler’s Institut de Recherche et d’Innovation, and with companies UBICAST, Thalès-Angénieux and Binocle 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have co-chaired international workshops on modeling people and human interaction (Beijing, 2005), 3-D cinematography (New York City, 2006; Banff, 2008; Providence, 2012), intelligent cinematography and editing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Quebec, 2014; Zurich, 2015) and computational models of narratives (Atlanta, 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I served as head of the “Geometry and Image” Department at Laboratoire Jean Kuntzmann, University of Grenoble from 2012 to 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création au théâtre et mises en scène historiques : des archives à la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ranzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Digital Innovation in the Performing Arts, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régie, captation, mise en scène… Quand l’informatique s’invite au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-to-movie authoring of anatomy lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.102717. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenKinoAI: A Framework for Intelligent Cinematography and Editing of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Colin de Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.373-377. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_02226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Directing for Computer Games and Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.713-730. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinoAI et le carnet audiovisuel : une solution plurielle pour l’étude des répétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Theatre and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.334-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which prosodic features contribute to the recognition of dramatic attitudes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming On All Actors: Automatic Focus+Context Split Screen Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moneish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Audio-Visual Prosodic Model for Virtual Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.40-51. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2017.4031070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Graphics Animation with Time-Varying Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van de Panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of ACM SIGGRAPH 2015, 34 (4), Article No. 145, 12 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time sketching of character animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of ACM SIGGRAPH 2015, 34 (4), pp.Article No. 118. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Graphics Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van de Panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.Article No. 133. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2601097.2601169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Line of Action: an Intuitive Interface for Expressive Character Posing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Proceedings of ACM SIGGRAPH Asia 2013, 32 (6), pp.Article No. 205. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508363.2508397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of vision-based methods for action representation, segmentation and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking with a Kinematic Parameterization of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.247-269. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-007-0116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free viewpoint action recognition using motion history volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (2-3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2006.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1891824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit simplical models for adaptive curve reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (3), pp.321--325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-range approximation of triangulated polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Eurographics, 15 (3), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.1530067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-Based Strategies for Active Contour Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (2), pp.229-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulating multiply-connected polygons: A simple yet efficient algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Eurographics, 13 (3), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation d'images de classification et modèles de la physique statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (6), pp.449-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Acts in the Operating Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMN 2025 - 8th International Workshop on Computational Models of Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Geneva, Switzerland. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Dance Retargeting using Ribbons as Lines of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS 2024 - 45th Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Limassol, Cyprus. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20241019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation autour du spectacle « Qui a hacké Garoutzia? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bretzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'informatique théâtrale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur en réalité virtuelle : repenser l'avatar sous le prisme du personnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes des 3èmes Journées d'Informatique Théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métavers, un nouvel espace vide pour le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic arts in the age of the metaverse: what kind of a positive symbiotic organization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2024 - 28th International Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hitchcock Experience - a Spatial Montage project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Quaetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater in the age of the metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVSN 2023 - Spectacle vivant, scènes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d'Avignon, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Framing Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2022 - 10th Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20221051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prose Storyboard Language: A Tool for Annotating and Directing Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2022 - 10th Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage as a narrative vector for virtual reality experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC), Laval Virtual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Richir, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking notation: a tool for annotating and directing theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSATT, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Isadora Duncan’s movements qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vennila Vilvanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;C 2022 - 14th ACM conference on Creativity &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Venice, Italy. pp.196-207, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527927.3532805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking notation. Un outil pour l’annotation de la mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Convegno internazionale “Marivaux et les scènes européennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Rods for Fluid Dance Movements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des répétitions 2.0 : KINOAI, logiciel web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Patouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'informatique théâtrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isla G. Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Laban Effort Qualities from Hand Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO'20 - 7th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Jersey City/ Virtual, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3401956.3404227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Reconstruction of 3D Scenes From Bas-Reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hahmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCH 2019 - EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sarajevo, Bosnia and Herzegovina. pp.109-118, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20191356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Motion Doodles: Sketching Animation in VR Using Hand Gestures and Laban Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2019 - ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Newcastle upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359566.3360061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-to-Movie Authoring of Anatomy Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME 2019 - 17th conference on artificial intelligence in medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.304-308, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21642-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétitions en cours : la fabrique de la fabrique des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, machine ! Pratiques artistiques et recyclages médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Geological Stories from a Single Sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.17-19, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines, a multimodal framework for tangible storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Portaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction at ICMI 2017 - 19th ACM International Conference on Multi-modal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Challenges for Intelligent Cinematography and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system for creating virtual reality content from make-believe games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.207-208, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Hitchcock - the Role of Focalization and Viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereoscopic Zoom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation Cameras and Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1295-1304, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Movies from Make-Believe Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2017 - 6th Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Audiovisual Dramatic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.585-589, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding dynamics to sketch-based character animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sketch-Based Interfaces and Modeling (SBIM) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing film-editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing, WICED '15 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20151072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Generation of Filmic Discourse from a Cognitive/Affective Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ranon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Generation of Social Attitudes from Neutral Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera-on-rails: Automated Computation of Constrained Camera Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.151-157, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2822013.2822025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Framework for Vertical Video Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Intelligent Camera Control, Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, May 2015, Zurich, Switzerland. pp.31-37, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20151075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How generative digital media is reshaping narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do We Evaluate the Quality of Computational Editing Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Intelligent Cinematography And Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Basic Emotions: Expressive Virtual Actors with Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Cakmak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2014 - 7th International ACM SIGGRAPH Conference on Motion in Games 2014 (MIG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668084.2668084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative-Driven Camera Control for Cinematic Replay of Computer Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG'14 - 7th International Conference on Motion in Games </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp. 109-117 </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668064.2668104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Stereoscopic Previz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur Jacques G. Verly, Dec 2014, Liège, Belgium. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Clip Video Editing from a Single Viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVMP 2014 - European Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, London, United Kingdom. pp.Article No. 9 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668904.2668936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Previz in the Blender Game Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blender Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blender Foundation, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where story and media meet: computer generation of narrative discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Computational Models of Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.164-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation vidéo et analyse génétique du théâtre : l'informatique au service de la recherche théâtrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Theatre Research, Jul 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prose Storyboard Language: A Tool for Annotating and Directing Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Intelligent Cinematography and Editing part of Foundations of Digital Games - FDG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Advancement of the Science of Digital Games, May 2013, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Behaviors for Autonomous Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Kim Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2013 - ACM SIGGRAPH conference on Motion in Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dublin, Ireland. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2522628.2522899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Naming Actors in Movies using Generative Appearance Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2013 - International Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2013, Portland, Oregon, United States. pp.3706-3713, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2013.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speaker Conversion using Prosody Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation du travail théâtral et sa &amp;quot; notation &amp;quot; informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Martinez and Sophie Proust and Matthieu Pouget, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation et reconnaissance des actions scéniques par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Martinez, Sophie Proust, Matthieu Pouget, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D Scenes in the style of Keith Haring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Doussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generative Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lucca, Italy. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Editing for Third Person Games and Machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Film Editing Techniques for Digital Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition from Arbitrary Views using 3D Exemplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2007 - 11th IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2007.4408849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulated-Body Tracking Through Anisotropic Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van de Weijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dynamical Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria. pp.86-99, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70932-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Discovery of Action Taxonomies from Multiple Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New York, United States. pp.1639--1645, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2006.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Camera Calibration using Robust Perspective Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zaharescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Data Processing, Visualization and Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chapel Hill, United States. pp.504 -511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking with the Kinematics of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hyderabad, India. pp.664-673, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11612032_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion History Volumes for Free Viewpoint Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modeling People and Human Interaction (PHI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Movies An Integrated DVD Player for Browsing Movies And Their Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2004, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Boier-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Modeling Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Genova, Italy. pp.119 - 128, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2004.1314499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for aligning and indexing movies with their script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tran-Thuong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to parse pictures of people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Triggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Copenhague, Denmark. pp.700--714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Surface Design with Multiresolution Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Boier-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Geometric Design and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavis - a temporal reasoning system for classification of audiovisual sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Assistée par Ordinateur (RIAO '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.1400--1415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language for Audiovisual Template Specification and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Principles and Practice of Constraint Programming (CP '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Singapore, Singapore. pp.128--142, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45349-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Video Shot Clustering to Sequence Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Barcelone, Spain. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2000.902907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual indexing of television images based on face and caption sizes and locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Visual Information Systems (VISUAL '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France. pp.349--359, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-40053-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual-based hypermedia authoring - using structured representations for efficient access to av documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dechilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 1999, Darmstadt, Germany. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/294469.294620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Segmentation and Image Feature Extraction for Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tziritas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference on Visual Information Systems (VISUAL'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Amsterdam, Netherlands. pp.245--253, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48762-X_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Description Logics for Indexing Audiovisual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics (DL '98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurographics Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert Edelsbrunner and Leif Kobbelt and Konrad Polthier. Springer, 5, pp.305, 2010, Geometry and Computing, 978-3642123917. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation et reconnaissance des actions scéniques par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Martinez; Sophie Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansman, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation du travail théâtral et sa &amp;quot; notation &amp;quot; informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Martinez; Sophie Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansman, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remi Ronfard and Gabriel Taubin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.1-8, 2010, Geometry and Computing, 978-3-642-12391-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG, une norme pour la compression, la structuration et la description du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre BRIOT and François PACHET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique musicale : du signal au signe musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.403--422, 2004, Informatique et Systemes d'Information, 978-2-7462-0825-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de descriptions pour l'analyse structurelle de film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Zacklad and Gilles Kassel and Didier Bourigault and Jean Charlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances : evolutions récentes et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, Paris, pp.423--440, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission exploratoire sur les métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France); Ministère de l'Économie, des Finances et de la Souveraineté industrielle et numérique. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation par croquis dans le logiciel RUMBA - Rapport final du projet COLLODI2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Beaud de Brive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Daunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0505, Inria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Vision-Based Methods for Action Representation, Segmentation and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7212, INRIA. 2010, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking with a Kinematic Parameterization of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6007, INRIA. 2006, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Boier-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de film - Des séquences d'images aux séquences d'actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Grenoble, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes d'engagement du spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Des industries du théâtre ?&amp;quot;, 1e JE du secteur Théâtre du PEPR ICCARE, Montpellier, 14/02/2025 : &amp;quot;Le théâtre est-il une industrie culturelle et créative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération du projet ciblé THEMIS du PEPR ICCARE : Re-populariser le théâtre par le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volny Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.260416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Ronfard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a research director at Inria, and the scientific leader of the Imagine team.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from Mines Paris Tech in 1986, where I also got my PhD in 1991. I have conducted research in a variety of domains, from geometric design to 3D animation and computer vision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">This includes work on non-manifold topology in CATIA (Dassault Systèmes, 1991), mesh LODs (IBM Research, 1992), digital cartoon storyboarding (INA, 1995), aesthetic surface design (IBM Research and Dassault Systèmes, 2000), video indexing (INA, 2000), action recognition and statistical analysis of image and film styles (INRIA 2002-2007). I was an expert in the international MPEG group from</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997 to 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2007, I joined Xtranormal Technologies in Montreal, where I became R&D director for virtual cinematography. My team created the patented “magicam” system, which was used to produce two million user-generated animation movies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I came back to INRIA in 2009 with a new research program devoted to “directing virtual worlds”. I helped to create the IMAGINE team in 2012, where I now lead the “narrative design” part of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Towards this goal, I investigate computational models of visual storytelling and movie-making. This leads to inspiring collaborations with the national film school (ENS Louis Lumière), Célestins Theatre in Lyon, University of Geneva, Bernard Stiegler’s Institut de Recherche et d’Innovation, and with companies UBICAST, Thalès-Angénieux and Binocle 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have co-chaired international workshops on modeling people and human interaction (Beijing, 2005), 3-D cinematography (New York City, 2006; Banff, 2008; Providence, 2012), intelligent cinematography and editing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Quebec, 2014; Zurich, 2015) and computational models of narratives (Atlanta, 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I served as head of the “Geometry and Image” Department at Laboratoire Jean Kuntzmann, University of Grenoble from 2012 to 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régie, captation, mise en scène… Quand l’informatique s’invite au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création au théâtre et mises en scène historiques : des archives à la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ranzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Digital Innovation in the Performing Arts, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-to-movie authoring of anatomy lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.102717. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenKinoAI: A Framework for Intelligent Cinematography and Editing of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Colin de Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.373-377. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_02226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Directing for Computer Games and Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.713-730. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinoAI et le carnet audiovisuel : une solution plurielle pour l’étude des répétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Theatre and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.334-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Audio-Visual Prosodic Model for Virtual Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.40-51. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2017.4031070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which prosodic features contribute to the recognition of dramatic attitudes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming On All Actors: Automatic Focus+Context Split Screen Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moneish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Graphics Animation with Time-Varying Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van de Panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of ACM SIGGRAPH 2015, 34 (4), Article No. 145, 12 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time sketching of character animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of ACM SIGGRAPH 2015, 34 (4), pp.Article No. 118. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Graphics Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van de Panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.Article No. 133. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2601097.2601169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Line of Action: an Intuitive Interface for Expressive Character Posing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Proceedings of ACM SIGGRAPH Asia 2013, 32 (6), pp.Article No. 205. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508363.2508397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of vision-based methods for action representation, segmentation and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking with a Kinematic Parameterization of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.247-269. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-007-0116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free viewpoint action recognition using motion history volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (2-3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2006.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1891824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit simplical models for adaptive curve reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (3), pp.321--325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-range approximation of triangulated polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Eurographics, 15 (3), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.1530067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulating multiply-connected polygons: A simple yet efficient algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Eurographics, 13 (3), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-Based Strategies for Active Contour Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (2), pp.229-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation d'images de classification et modèles de la physique statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (6), pp.449-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métavers, un nouvel espace vide pour le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Acts in the Operating Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMN 2025 - 8th International Workshop on Computational Models of Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Geneva, Switzerland. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'informatique théâtrale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur en réalité virtuelle : repenser l'avatar sous le prisme du personnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Dance Retargeting using Ribbons as Lines of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS 2024 - 45th Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Limassol, Cyprus. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20241019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation autour du spectacle « Qui a hacké Garoutzia? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bretzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes des 3èmes Journées d'Informatique Théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater in the age of the metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVSN 2023 - Spectacle vivant, scènes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d'Avignon, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic arts in the age of the metaverse: what kind of a positive symbiotic organization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2024 - 28th International Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hitchcock Experience - a Spatial Montage project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Quaetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Isadora Duncan’s movements qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vennila Vilvanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;C 2022 - 14th ACM conference on Creativity &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Venice, Italy. pp.196-207, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527927.3532805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Framing Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2022 - 10th Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20221051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prose Storyboard Language: A Tool for Annotating and Directing Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2022 - 10th Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage as a narrative vector for virtual reality experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC), Laval Virtual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Richir, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking notation: a tool for annotating and directing theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSATT, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Rods for Fluid Dance Movements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking notation. Un outil pour l’annotation de la mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Convegno internazionale “Marivaux et les scènes européennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des répétitions 2.0 : KINOAI, logiciel web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Patouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'informatique théâtrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isla G. Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Laban Effort Qualities from Hand Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO'20 - 7th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Jersey City/ Virtual, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3401956.3404227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Reconstruction of 3D Scenes From Bas-Reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hahmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCH 2019 - EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sarajevo, Bosnia and Herzegovina. pp.109-118, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20191356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Motion Doodles: Sketching Animation in VR Using Hand Gestures and Laban Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2019 - ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Newcastle upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359566.3360061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-to-Movie Authoring of Anatomy Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME 2019 - 17th conference on artificial intelligence in medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.304-308, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21642-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétitions en cours : la fabrique de la fabrique des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, machine ! Pratiques artistiques et recyclages médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Geological Stories from a Single Sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.17-19, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Movies from Make-Believe Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2017 - 6th Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines, a multimodal framework for tangible storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Portaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction at ICMI 2017 - 19th ACM International Conference on Multi-modal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system for creating virtual reality content from make-believe games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.207-208, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Challenges for Intelligent Cinematography and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Hitchcock - the Role of Focalization and Viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereoscopic Zoom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation Cameras and Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1295-1304, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Audiovisual Dramatic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.585-589, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Framework for Vertical Video Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Intelligent Camera Control, Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, May 2015, Zurich, Switzerland. pp.31-37, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20151075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing film-editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing, WICED '15 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20151072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding dynamics to sketch-based character animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sketch-Based Interfaces and Modeling (SBIM) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Generation of Filmic Discourse from a Cognitive/Affective Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ranon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera-on-rails: Automated Computation of Constrained Camera Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.151-157, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2822013.2822025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Generation of Social Attitudes from Neutral Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How generative digital media is reshaping narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Basic Emotions: Expressive Virtual Actors with Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Cakmak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2014 - 7th International ACM SIGGRAPH Conference on Motion in Games 2014 (MIG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668084.2668084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do We Evaluate the Quality of Computational Editing Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Intelligent Cinematography And Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative-Driven Camera Control for Cinematic Replay of Computer Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG'14 - 7th International Conference on Motion in Games </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp. 109-117 </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668064.2668104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Stereoscopic Previz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur Jacques G. Verly, Dec 2014, Liège, Belgium. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Clip Video Editing from a Single Viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVMP 2014 - European Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, London, United Kingdom. pp.Article No. 9 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668904.2668936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Previz in the Blender Game Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blender Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blender Foundation, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where story and media meet: computer generation of narrative discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Computational Models of Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.164-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speaker Conversion using Prosody Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prose Storyboard Language: A Tool for Annotating and Directing Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Intelligent Cinematography and Editing part of Foundations of Digital Games - FDG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Advancement of the Science of Digital Games, May 2013, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation vidéo et analyse génétique du théâtre : l'informatique au service de la recherche théâtrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Theatre Research, Jul 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Behaviors for Autonomous Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Kim Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2013 - ACM SIGGRAPH conference on Motion in Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dublin, Ireland. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2522628.2522899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Naming Actors in Movies using Generative Appearance Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2013 - International Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2013, Portland, Oregon, United States. pp.3706-3713, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2013.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Film Editing Techniques for Digital Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation du travail théâtral et sa &amp;quot; notation &amp;quot; informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Martinez and Sophie Proust and Matthieu Pouget, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation et reconnaissance des actions scéniques par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Martinez, Sophie Proust, Matthieu Pouget, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Editing for Third Person Games and Machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D Scenes in the style of Keith Haring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Doussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generative Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lucca, Italy. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition from Arbitrary Views using 3D Exemplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2007 - 11th IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2007.4408849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulated-Body Tracking Through Anisotropic Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van de Weijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dynamical Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria. pp.86-99, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70932-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Discovery of Action Taxonomies from Multiple Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New York, United States. pp.1639--1645, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2006.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Camera Calibration using Robust Perspective Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zaharescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Data Processing, Visualization and Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chapel Hill, United States. pp.504 -511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking with the Kinematics of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hyderabad, India. pp.664-673, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11612032_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion History Volumes for Free Viewpoint Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modeling People and Human Interaction (PHI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Movies An Integrated DVD Player for Browsing Movies And Their Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2004, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Boier-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Modeling Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Genova, Italy. pp.119 - 128, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2004.1314499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for aligning and indexing movies with their script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tran-Thuong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to parse pictures of people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Triggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Copenhague, Denmark. pp.700--714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Surface Design with Multiresolution Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Boier-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Geometric Design and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavis - a temporal reasoning system for classification of audiovisual sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Assistée par Ordinateur (RIAO '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.1400--1415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language for Audiovisual Template Specification and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Principles and Practice of Constraint Programming (CP '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Singapore, Singapore. pp.128--142, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45349-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Video Shot Clustering to Sequence Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Barcelone, Spain. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2000.902907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual indexing of television images based on face and caption sizes and locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Visual Information Systems (VISUAL '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France. pp.349--359, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-40053-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual-based hypermedia authoring - using structured representations for efficient access to av documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dechilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 1999, Darmstadt, Germany. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/294469.294620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Segmentation and Image Feature Extraction for Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tziritas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference on Visual Information Systems (VISUAL'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Amsterdam, Netherlands. pp.245--253, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48762-X_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Description Logics for Indexing Audiovisual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics (DL '98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurographics Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert Edelsbrunner and Leif Kobbelt and Konrad Polthier. Springer, 5, pp.305, 2010, Geometry and Computing, 978-3642123917. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation du travail théâtral et sa &amp;quot; notation &amp;quot; informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Martinez; Sophie Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansman, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation et reconnaissance des actions scéniques par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Martinez; Sophie Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansman, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remi Ronfard and Gabriel Taubin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.1-8, 2010, Geometry and Computing, 978-3-642-12391-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG, une norme pour la compression, la structuration et la description du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre BRIOT and François PACHET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique musicale : du signal au signe musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.403--422, 2004, Informatique et Systemes d'Information, 978-2-7462-0825-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de descriptions pour l'analyse structurelle de film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Zacklad and Gilles Kassel and Didier Bourigault and Jean Charlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances : evolutions récentes et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, Paris, pp.423--440, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission exploratoire sur les métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France); Ministère de l'Économie, des Finances et de la Souveraineté industrielle et numérique. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation par croquis dans le logiciel RUMBA - Rapport final du projet COLLODI2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Beaud de Brive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Daunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0505, Inria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Vision-Based Methods for Action Representation, Segmentation and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7212, INRIA. 2010, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking with a Kinematic Parameterization of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6007, INRIA. 2006, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Boier-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de film - Des séquences d'images aux séquences d'actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Grenoble, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération du projet ciblé THEMIS du PEPR ICCARE : Re-populariser le théâtre par le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volny Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Des industries du théâtre ?&amp;quot;, 1e JE du secteur Théâtre du PEPR ICCARE, Montpellier, 14/02/2025 : &amp;quot;Le théâtre est-il une industrie culturelle et créative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes d'engagement du spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05328671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ranzini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ameya Murukutla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cattan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02226" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03225328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02797350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Val&#233;ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.07.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneish Kumar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Gandhi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.4031070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dalstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601097.2601169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861503v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508363.2508397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weinland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Knossow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-007-0116-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.07.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Bernardini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1891824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Taubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.1530067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72PDP3M8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20241019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bretzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05138765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226828v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162040v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mah&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Quaetaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04130264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Guerraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vennila Vilvanathan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schwartz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527927.3532805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Patouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla G. Borrell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20191356" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229161" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595775v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892249" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171065" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Pujades" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.170" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518981v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171074" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-75" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160593v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151072" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bateman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pouget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151075" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668064.2668104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032600" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668904.2668936" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Kim Lim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2522628.2522899" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.475" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doussot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694444v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408849" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70932-9_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.65" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zaharescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lefort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262291v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11612032_67" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Boier-Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2004.1314499" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423417v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tran-Thuong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Triggs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45349-0_11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.902907" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40053-2_31" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Auffret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dechilly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/294469.294620" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tziritas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48762-X_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590092v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01837223v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RD9LVG3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basdevant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Beaud de Brive" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Daunis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459653v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104098v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boier-Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bauchard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009727v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Perruchon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rozier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489048v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Baratin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05328671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354249v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ranzini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ameya Murukutla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cattan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02226" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03225328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02797350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Val&#233;ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.4031070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneish Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Gandhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dalstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601097.2601169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861503v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508363.2508397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weinland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Knossow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-007-0116-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.07.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Bernardini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1891824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Taubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.1530067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72PDP3M8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162040v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05138765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20241019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bretzner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226828v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Quaetaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vennila Vilvanathan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schwartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527927.3532805" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04130264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Guerraoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Patouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla G. Borrell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20191356" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229161" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518981v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595775v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892249" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Pujades" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-75" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151075" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160593v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151072" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160592v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bateman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smith" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pouget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668064.2668104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032600" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668904.2668936" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814216v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841579v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Kim Lim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2522628.2522899" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814197v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.475" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doussot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408849" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70932-9_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.65" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zaharescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lefort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262291v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11612032_67" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Boier-Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2004.1314499" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423417v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tran-Thuong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Triggs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45349-0_11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.902907" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40053-2_31" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Auffret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dechilly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/294469.294620" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tziritas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48762-X_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590092v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01837223v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RD9LVG3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basdevant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Beaud de Brive" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Daunis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459653v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104098v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boier-Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Baratin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Perruchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rozier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bauchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>