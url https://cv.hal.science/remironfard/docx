--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.260416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Ronfard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a research director at Inria, and the scientific leader of the Imagine team.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from Mines Paris Tech in 1986, where I also got my PhD in 1991. I have conducted research in a variety of domains, from geometric design to 3D animation and computer vision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">This includes work on non-manifold topology in CATIA (Dassault Systèmes, 1991), mesh LODs (IBM Research, 1992), digital cartoon storyboarding (INA, 1995), aesthetic surface design (IBM Research and Dassault Systèmes, 2000), video indexing (INA, 2000), action recognition and statistical analysis of image and film styles (INRIA 2002-2007). I was an expert in the international MPEG group from</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997 to 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2007, I joined Xtranormal Technologies in Montreal, where I became R&D director for virtual cinematography. My team created the patented “magicam” system, which was used to produce two million user-generated animation movies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I came back to INRIA in 2009 with a new research program devoted to “directing virtual worlds”. I helped to create the IMAGINE team in 2012, where I now lead the “narrative design” part of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Towards this goal, I investigate computational models of visual storytelling and movie-making. This leads to inspiring collaborations with the national film school (ENS Louis Lumière), Célestins Theatre in Lyon, University of Geneva, Bernard Stiegler’s Institut de Recherche et d’Innovation, and with companies UBICAST, Thalès-Angénieux and Binocle 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have co-chaired international workshops on modeling people and human interaction (Beijing, 2005), 3-D cinematography (New York City, 2006; Banff, 2008; Providence, 2012), intelligent cinematography and editing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Quebec, 2014; Zurich, 2015) and computational models of narratives (Atlanta, 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I served as head of the “Geometry and Image” Department at Laboratoire Jean Kuntzmann, University of Grenoble from 2012 to 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régie, captation, mise en scène… Quand l’informatique s’invite au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création au théâtre et mises en scène historiques : des archives à la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ranzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Digital Innovation in the Performing Arts, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-to-movie authoring of anatomy lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.102717. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenKinoAI: A Framework for Intelligent Cinematography and Editing of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Colin de Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.373-377. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_02226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Directing for Computer Games and Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.713-730. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinoAI et le carnet audiovisuel : une solution plurielle pour l’étude des répétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Theatre and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.334-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Audio-Visual Prosodic Model for Virtual Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.40-51. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2017.4031070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which prosodic features contribute to the recognition of dramatic attitudes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming On All Actors: Automatic Focus+Context Split Screen Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moneish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Graphics Animation with Time-Varying Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van de Panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of ACM SIGGRAPH 2015, 34 (4), Article No. 145, 12 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time sketching of character animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of ACM SIGGRAPH 2015, 34 (4), pp.Article No. 118. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Graphics Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van de Panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.Article No. 133. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2601097.2601169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Line of Action: an Intuitive Interface for Expressive Character Posing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Proceedings of ACM SIGGRAPH Asia 2013, 32 (6), pp.Article No. 205. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508363.2508397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of vision-based methods for action representation, segmentation and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking with a Kinematic Parameterization of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.247-269. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-007-0116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free viewpoint action recognition using motion history volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (2-3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2006.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1891824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit simplical models for adaptive curve reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (3), pp.321--325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-range approximation of triangulated polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Eurographics, 15 (3), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.1530067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulating multiply-connected polygons: A simple yet efficient algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Eurographics, 13 (3), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-Based Strategies for Active Contour Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (2), pp.229-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation d'images de classification et modèles de la physique statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (6), pp.449-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métavers, un nouvel espace vide pour le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Acts in the Operating Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMN 2025 - 8th International Workshop on Computational Models of Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Geneva, Switzerland. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'informatique théâtrale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur en réalité virtuelle : repenser l'avatar sous le prisme du personnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Dance Retargeting using Ribbons as Lines of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS 2024 - 45th Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Limassol, Cyprus. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20241019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation autour du spectacle « Qui a hacké Garoutzia? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bretzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes des 3èmes Journées d'Informatique Théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater in the age of the metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVSN 2023 - Spectacle vivant, scènes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d'Avignon, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic arts in the age of the metaverse: what kind of a positive symbiotic organization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2024 - 28th International Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hitchcock Experience - a Spatial Montage project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Quaetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Isadora Duncan’s movements qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vennila Vilvanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;C 2022 - 14th ACM conference on Creativity &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Venice, Italy. pp.196-207, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527927.3532805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Framing Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2022 - 10th Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20221051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prose Storyboard Language: A Tool for Annotating and Directing Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2022 - 10th Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage as a narrative vector for virtual reality experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC), Laval Virtual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Richir, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking notation: a tool for annotating and directing theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSATT, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Rods for Fluid Dance Movements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking notation. Un outil pour l’annotation de la mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Convegno internazionale “Marivaux et les scènes européennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des répétitions 2.0 : KINOAI, logiciel web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Patouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'informatique théâtrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isla G. Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Laban Effort Qualities from Hand Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO'20 - 7th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Jersey City/ Virtual, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3401956.3404227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Reconstruction of 3D Scenes From Bas-Reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hahmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCH 2019 - EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sarajevo, Bosnia and Herzegovina. pp.109-118, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20191356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Motion Doodles: Sketching Animation in VR Using Hand Gestures and Laban Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2019 - ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Newcastle upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359566.3360061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-to-Movie Authoring of Anatomy Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME 2019 - 17th conference on artificial intelligence in medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.304-308, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21642-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétitions en cours : la fabrique de la fabrique des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, machine ! Pratiques artistiques et recyclages médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Geological Stories from a Single Sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.17-19, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Movies from Make-Believe Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2017 - 6th Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines, a multimodal framework for tangible storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Portaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction at ICMI 2017 - 19th ACM International Conference on Multi-modal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system for creating virtual reality content from make-believe games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.207-208, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Challenges for Intelligent Cinematography and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Hitchcock - the Role of Focalization and Viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereoscopic Zoom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation Cameras and Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1295-1304, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Audiovisual Dramatic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.585-589, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Framework for Vertical Video Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Intelligent Camera Control, Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, May 2015, Zurich, Switzerland. pp.31-37, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20151075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing film-editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing, WICED '15 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20151072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding dynamics to sketch-based character animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sketch-Based Interfaces and Modeling (SBIM) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Generation of Filmic Discourse from a Cognitive/Affective Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ranon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera-on-rails: Automated Computation of Constrained Camera Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.151-157, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2822013.2822025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Generation of Social Attitudes from Neutral Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How generative digital media is reshaping narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Basic Emotions: Expressive Virtual Actors with Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Cakmak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2014 - 7th International ACM SIGGRAPH Conference on Motion in Games 2014 (MIG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668084.2668084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do We Evaluate the Quality of Computational Editing Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Intelligent Cinematography And Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative-Driven Camera Control for Cinematic Replay of Computer Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG'14 - 7th International Conference on Motion in Games </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp. 109-117 </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668064.2668104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Stereoscopic Previz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur Jacques G. Verly, Dec 2014, Liège, Belgium. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Clip Video Editing from a Single Viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVMP 2014 - European Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, London, United Kingdom. pp.Article No. 9 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668904.2668936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Previz in the Blender Game Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blender Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blender Foundation, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where story and media meet: computer generation of narrative discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Computational Models of Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.164-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speaker Conversion using Prosody Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prose Storyboard Language: A Tool for Annotating and Directing Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Intelligent Cinematography and Editing part of Foundations of Digital Games - FDG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Advancement of the Science of Digital Games, May 2013, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation vidéo et analyse génétique du théâtre : l'informatique au service de la recherche théâtrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Theatre Research, Jul 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Behaviors for Autonomous Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Kim Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2013 - ACM SIGGRAPH conference on Motion in Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dublin, Ireland. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2522628.2522899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Naming Actors in Movies using Generative Appearance Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2013 - International Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2013, Portland, Oregon, United States. pp.3706-3713, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2013.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Film Editing Techniques for Digital Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation du travail théâtral et sa &amp;quot; notation &amp;quot; informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Martinez and Sophie Proust and Matthieu Pouget, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation et reconnaissance des actions scéniques par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Martinez, Sophie Proust, Matthieu Pouget, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Editing for Third Person Games and Machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D Scenes in the style of Keith Haring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Doussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generative Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lucca, Italy. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition from Arbitrary Views using 3D Exemplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2007 - 11th IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2007.4408849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulated-Body Tracking Through Anisotropic Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van de Weijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dynamical Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria. pp.86-99, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70932-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Discovery of Action Taxonomies from Multiple Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New York, United States. pp.1639--1645, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2006.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Camera Calibration using Robust Perspective Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zaharescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Data Processing, Visualization and Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chapel Hill, United States. pp.504 -511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking with the Kinematics of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hyderabad, India. pp.664-673, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11612032_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion History Volumes for Free Viewpoint Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modeling People and Human Interaction (PHI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Movies An Integrated DVD Player for Browsing Movies And Their Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2004, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Boier-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Modeling Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Genova, Italy. pp.119 - 128, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2004.1314499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for aligning and indexing movies with their script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tran-Thuong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to parse pictures of people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Triggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Copenhague, Denmark. pp.700--714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Surface Design with Multiresolution Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Boier-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Geometric Design and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavis - a temporal reasoning system for classification of audiovisual sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Assistée par Ordinateur (RIAO '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.1400--1415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language for Audiovisual Template Specification and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Principles and Practice of Constraint Programming (CP '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Singapore, Singapore. pp.128--142, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45349-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Video Shot Clustering to Sequence Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Barcelone, Spain. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2000.902907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual indexing of television images based on face and caption sizes and locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Visual Information Systems (VISUAL '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France. pp.349--359, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-40053-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual-based hypermedia authoring - using structured representations for efficient access to av documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dechilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 1999, Darmstadt, Germany. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/294469.294620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Segmentation and Image Feature Extraction for Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tziritas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference on Visual Information Systems (VISUAL'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Amsterdam, Netherlands. pp.245--253, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48762-X_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Description Logics for Indexing Audiovisual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics (DL '98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurographics Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert Edelsbrunner and Leif Kobbelt and Konrad Polthier. Springer, 5, pp.305, 2010, Geometry and Computing, 978-3642123917. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation du travail théâtral et sa &amp;quot; notation &amp;quot; informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Martinez; Sophie Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansman, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation et reconnaissance des actions scéniques par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Martinez; Sophie Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansman, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remi Ronfard and Gabriel Taubin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.1-8, 2010, Geometry and Computing, 978-3-642-12391-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG, une norme pour la compression, la structuration et la description du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre BRIOT and François PACHET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique musicale : du signal au signe musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.403--422, 2004, Informatique et Systemes d'Information, 978-2-7462-0825-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de descriptions pour l'analyse structurelle de film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Zacklad and Gilles Kassel and Didier Bourigault and Jean Charlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances : evolutions récentes et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, Paris, pp.423--440, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission exploratoire sur les métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France); Ministère de l'Économie, des Finances et de la Souveraineté industrielle et numérique. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation par croquis dans le logiciel RUMBA - Rapport final du projet COLLODI2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Beaud de Brive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Daunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0505, Inria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Vision-Based Methods for Action Representation, Segmentation and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7212, INRIA. 2010, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking with a Kinematic Parameterization of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6007, INRIA. 2006, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Boier-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de film - Des séquences d'images aux séquences d'actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Grenoble, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération du projet ciblé THEMIS du PEPR ICCARE : Re-populariser le théâtre par le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volny Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Des industries du théâtre ?&amp;quot;, 1e JE du secteur Théâtre du PEPR ICCARE, Montpellier, 14/02/2025 : &amp;quot;Le théâtre est-il une industrie culturelle et créative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes d'engagement du spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.260416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Ronfard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a research director at Inria, and the scientific leader of the Imagine team.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from Mines Paris Tech in 1986, where I also got my PhD in 1991. I have conducted research in a variety of domains, from geometric design to 3D animation and computer vision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">This includes work on non-manifold topology in CATIA (Dassault Systèmes, 1991), mesh LODs (IBM Research, 1992), digital cartoon storyboarding (INA, 1995), aesthetic surface design (IBM Research and Dassault Systèmes, 2000), video indexing (INA, 2000), action recognition and statistical analysis of image and film styles (INRIA 2002-2007). I was an expert in the international MPEG group from</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997 to 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2007, I joined Xtranormal Technologies in Montreal, where I became R&D director for virtual cinematography. My team created the patented “magicam” system, which was used to produce two million user-generated animation movies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I came back to INRIA in 2009 with a new research program devoted to “directing virtual worlds”. I helped to create the IMAGINE team in 2012, where I now lead the “narrative design” part of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Towards this goal, I investigate computational models of visual storytelling and movie-making. This leads to inspiring collaborations with the national film school (ENS Louis Lumière), Célestins Theatre in Lyon, University of Geneva, Bernard Stiegler’s Institut de Recherche et d’Innovation, and with companies UBICAST, Thalès-Angénieux and Binocle 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have co-chaired international workshops on modeling people and human interaction (Beijing, 2005), 3-D cinematography (New York City, 2006; Banff, 2008; Providence, 2012), intelligent cinematography and editing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Quebec, 2014; Zurich, 2015) and computational models of narratives (Atlanta, 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I served as head of the “Geometry and Image” Department at Laboratoire Jean Kuntzmann, University of Grenoble from 2012 to 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régie, captation, mise en scène… Quand l’informatique s’invite au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création au théâtre et mises en scène historiques : des archives à la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ranzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Digital Innovation in the Performing Arts, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-to-movie authoring of anatomy lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palombi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.102717. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenKinoAI: A Framework for Intelligent Cinematography and Editing of Live Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Colin de Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.373-377. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_02226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Directing for Computer Games and Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.713-730. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinoAI et le carnet audiovisuel : une solution plurielle pour l’étude des répétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Theatre and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.334-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Audio-Visual Prosodic Model for Virtual Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.40-51. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2017.4031070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which prosodic features contribute to the recognition of dramatic attitudes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming On All Actors: Automatic Focus+Context Split Screen Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moneish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Graphics Animation with Time-Varying Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van de Panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of ACM SIGGRAPH 2015, 34 (4), Article No. 145, 12 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time sketching of character animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of ACM SIGGRAPH 2015, 34 (4), pp.Article No. 118. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Graphics Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dalstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van de Panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (4), pp.Article No. 133. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2601097.2601169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Line of Action: an Intuitive Interface for Expressive Character Posing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Proceedings of ACM SIGGRAPH Asia 2013, 32 (6), pp.Article No. 205. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508363.2508397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of vision-based methods for action representation, segmentation and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking with a Kinematic Parameterization of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.247-269. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-007-0116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free viewpoint action recognition using motion history volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (2-3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2006.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1891824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit simplical models for adaptive curve reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (3), pp.321--325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-range approximation of triangulated polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Eurographics, 15 (3), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.1530067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulating multiply-connected polygons: A simple yet efficient algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Eurographics, 13 (3), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-Based Strategies for Active Contour Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (2), pp.229-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation d'images de classification et modèles de la physique statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sigelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (6), pp.449-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métavers, un nouvel espace vide pour le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Acts in the Operating Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMN 2025 - 8th International Workshop on Computational Models of Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Geneva, Switzerland. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'informatique théâtrale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur en réalité virtuelle : repenser l'avatar sous le prisme du personnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation autour du spectacle « Qui a hacké Garoutzia? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bretzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Dance Retargeting using Ribbons as Lines of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS 2024 - 45th Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Limassol, Cyprus. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20241019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes des 3èmes Journées d'Informatique Théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theater in the age of the metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVSN 2023 - Spectacle vivant, scènes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival d'Avignon, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic arts in the age of the metaverse: what kind of a positive symbiotic organization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2024 - 28th International Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hitchcock Experience - a Spatial Montage project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Quaetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Isadora Duncan’s movements qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fdili Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vennila Vilvanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;C 2022 - 14th ACM conference on Creativity &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Venice, Italy. pp.196-207, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527927.3532805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re-)Framing Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2022 - 10th Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20221051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prose Storyboard Language: A Tool for Annotating and Directing Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2022 - 10th Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage as a narrative vector for virtual reality experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC), Laval Virtual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Richir, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking notation: a tool for annotating and directing theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSATT, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Rods for Fluid Dance Movements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Skouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocking notation. Un outil pour l’annotation de la mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - Convegno internazionale “Marivaux et les scènes européennes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des répétitions 2.0 : KINOAI, logiciel web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Patouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isla G. Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'informatique théâtrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIT 2020 - Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Performance Lab, Univ. Grenoble Alpes, Feb 2020, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Laban Effort Qualities from Hand Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO'20 - 7th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Jersey City/ Virtual, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3401956.3404227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Reconstruction of 3D Scenes From Bas-Reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hahmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCH 2019 - EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sarajevo, Bosnia and Herzegovina. pp.109-118, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch20191356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Motion Doodles: Sketching Animation in VR Using Hand Gestures and Laban Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2019 - ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Newcastle upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3359566.3360061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-to-Movie Authoring of Anatomy Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Ameya Murukutla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME 2019 - 17th conference on artificial intelligence in medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.304-308, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21642-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétitions en cours : la fabrique de la fabrique des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, machine ! Pratiques artistiques et recyclages médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Geological Stories from a Single Sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.17-19, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Movies from Make-Believe Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICED 2017 - 6th Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines, a multimodal framework for tangible storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Portaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction at ICMI 2017 - 19th ACM International Conference on Multi-modal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system for creating virtual reality content from make-believe games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Begault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.207-208, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Challenges for Intelligent Cinematography and Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Hitchcock - the Role of Focalization and Viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics Association, Apr 2017, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20171065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereoscopic Zoom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation Cameras and Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1295-1304, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Audiovisual Dramatic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.585-589, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Framework for Vertical Video Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Intelligent Camera Control, Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, May 2015, Zurich, Switzerland. pp.31-37, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20151075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding dynamics to sketch-based character animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sketch-Based Interfaces and Modeling (SBIM) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing film-editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing, WICED '15 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.5-12, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20151072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity Editing for 3D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.753-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Generation of Filmic Discourse from a Cognitive/Affective Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ranon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera-on-rails: Automated Computation of Constrained Camera Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.151-157, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2822013.2822025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Generation of Social Attitudes from Neutral Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How generative digital media is reshaping narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Basic Emotions: Expressive Virtual Actors with Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Cakmak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2014 - 7th International ACM SIGGRAPH Conference on Motion in Games 2014 (MIG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668084.2668084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do We Evaluate the Quality of Computational Editing Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Intelligent Cinematography And Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative-Driven Camera Control for Cinematic Replay of Computer Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG'14 - 7th International Conference on Motion in Games </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Los Angeles, United States. pp. 109-117 </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668064.2668104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Stereoscopic Previz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur Jacques G. Verly, Dec 2014, Liège, Belgium. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Clip Video Editing from a Single Viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gleicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVMP 2014 - European Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, London, United Kingdom. pp.Article No. 9 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668904.2668936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Previz in the Blender Game Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blender Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blender Foundation, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where story and media meet: computer generation of narrative discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Szilas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Computational Models of Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.164-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speaker Conversion using Prosody Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Barbulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation vidéo et analyse génétique du théâtre : l'informatique au service de la recherche théâtrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Theatre Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Theatre Research, Jul 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prose Storyboard Language: A Tool for Annotating and Directing Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Intelligent Cinematography and Editing part of Foundations of Digital Games - FDG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Advancement of the Science of Digital Games, May 2013, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Naming Actors in Movies using Generative Appearance Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2013 - International Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2013, Portland, Oregon, United States. pp.3706-3713, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2013.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Behaviors for Autonomous Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Kim Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2013 - ACM SIGGRAPH conference on Motion in Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dublin, Ireland. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2522628.2522899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Film Editing Techniques for Digital Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation du travail théâtral et sa &amp;quot; notation &amp;quot; informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Martinez and Sophie Proust and Matthieu Pouget, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation et reconnaissance des actions scéniques par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Martinez, Sophie Proust, Matthieu Pouget, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Editing for Third Person Games and Machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Intelligent Cinematography and Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D Scenes in the style of Keith Haring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Doussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generative Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lucca, Italy. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Camera Planner for Film Editing Using Key Shots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA 2011 - ACM Siggraph / Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH / Eurographics, Aug 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Film Editing for Interactive Storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIDS 2011 - International Conference on Interactive Digital Storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition from Arbitrary Views using 3D Exemplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2007 - 11th IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2007.4408849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulated-Body Tracking Through Anisotropic Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van de Weijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dynamical Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria. pp.86-99, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70932-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Discovery of Action Taxonomies from Multiple Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New York, United States. pp.1639--1645, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2006.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Camera Calibration using Robust Perspective Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zaharescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Data Processing, Visualization and Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chapel Hill, United States. pp.504 -511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking with the Kinematics of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hyderabad, India. pp.664-673, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11612032_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion History Volumes for Free Viewpoint Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modeling People and Human Interaction (PHI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Movies An Integrated DVD Player for Browsing Movies And Their Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2004, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Boier-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Modeling Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Genova, Italy. pp.119 - 128, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2004.1314499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for aligning and indexing movies with their script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tran-Thuong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to parse pictures of people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Triggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Copenhague, Denmark. pp.700--714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Surface Design with Multiresolution Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Boier-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Geometric Design and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavis - a temporal reasoning system for classification of audiovisual sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Assistée par Ordinateur (RIAO '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.1400--1415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language for Audiovisual Template Specification and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Principles and Practice of Constraint Programming (CP '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Singapore, Singapore. pp.128--142, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45349-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Video Shot Clustering to Sequence Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Barcelone, Spain. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2000.902907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual indexing of television images based on face and caption sizes and locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Visual Information Systems (VISUAL '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France. pp.349--359, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-40053-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual-based hypermedia authoring - using structured representations for efficient access to av documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dechilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 1999, Darmstadt, Germany. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/294469.294620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Segmentation and Image Feature Extraction for Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tziritas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference on Visual Information Systems (VISUAL'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Amsterdam, Netherlands. pp.245--253, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48762-X_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Description Logics for Indexing Audiovisual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics (DL '98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurographics Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Gandhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert Edelsbrunner and Leif Kobbelt and Konrad Polthier. Springer, 5, pp.305, 2010, Geometry and Computing, 978-3642123917. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation du travail théâtral et sa &amp;quot; notation &amp;quot; informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Martinez; Sophie Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansman, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation et reconnaissance des actions scéniques par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Martinez; Sophie Proust. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lansman, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remi Ronfard and Gabriel Taubin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.1-8, 2010, Geometry and Computing, 978-3-642-12391-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG, une norme pour la compression, la structuration et la description du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre BRIOT and François PACHET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique musicale : du signal au signe musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.403--422, 2004, Informatique et Systemes d'Information, 978-2-7462-0825-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de descriptions pour l'analyse structurelle de film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Zacklad and Gilles Kassel and Didier Bourigault and Jean Charlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances : evolutions récentes et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, Paris, pp.423--440, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission exploratoire sur les métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France); Ministère de l'Économie, des Finances et de la Souveraineté industrielle et numérique. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation par croquis dans le logiciel RUMBA - Rapport final du projet COLLODI2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Beaud de Brive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Daunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0505, Inria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Vision-Based Methods for Action Representation, Segmentation and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7212, INRIA. 2010, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00459653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking with a Kinematic Parameterization of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6007, INRIA. 2006, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving variational surface design with multiresolution constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Boier-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de film - Des séquences d'images aux séquences d'actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Grenoble, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération du projet ciblé THEMIS du PEPR ICCARE : Re-populariser le théâtre par le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volny Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Des industries du théâtre ?&amp;quot;, 1e JE du secteur Théâtre du PEPR ICCARE, Montpellier, 14/02/2025 : &amp;quot;Le théâtre est-il une industrie culturelle et créative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes d'engagement du spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05328671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354249v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ranzini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ameya Murukutla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cattan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02226" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03225328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02797350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Val&#233;ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.4031070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneish Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Gandhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dalstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601097.2601169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861503v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508363.2508397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weinland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Knossow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-007-0116-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.07.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Bernardini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1891824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Taubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.1530067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72PDP3M8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162040v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05138765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20241019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bretzner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226828v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Quaetaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vennila Vilvanathan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schwartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527927.3532805" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04130264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Guerraoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Patouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla G. Borrell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20191356" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229161" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518981v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595775v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892249" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Pujades" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-75" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151075" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160593v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151072" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160592v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bateman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smith" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pouget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668064.2668104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032600" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668904.2668936" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814216v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841579v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Kim Lim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2522628.2522899" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814197v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.475" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doussot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408849" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70932-9_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.65" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zaharescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lefort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262291v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11612032_67" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Boier-Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2004.1314499" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423417v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tran-Thuong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Triggs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45349-0_11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.902907" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40053-2_31" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Auffret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dechilly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/294469.294620" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tziritas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48762-X_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590092v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01837223v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RD9LVG3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basdevant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Beaud de Brive" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Daunis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459653v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104098v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boier-Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Baratin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Perruchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rozier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bauchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05328671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354249v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ranzini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ameya Murukutla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cattan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02226" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03225328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02797350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Val&#233;ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.4031070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneish Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Gandhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gleicher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dalstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601097.2601169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861503v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508363.2508397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weinland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Knossow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-007-0116-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.07.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Bernardini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1891824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Taubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.1530067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72PDP3M8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162040v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05138765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bretzner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20241019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226828v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Quaetaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vennila Vilvanathan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schwartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527927.3532805" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04130264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Guerraoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Patouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla G. Borrell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03419986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404227" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch20191356" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229161" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518981v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595775v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892249" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Pujades" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-75" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151075" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160593v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088561v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160592v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bateman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smith" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pouget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668064.2668104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032600" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668904.2668936" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814197v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2013.475" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Kim Lim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2522628.2522899" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doussot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_35" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4408849" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70932-9_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.65" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zaharescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lefort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262291v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11612032_67" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Boier-Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2004.1314499" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423417v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tran-Thuong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Triggs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45349-0_11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.902907" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40053-2_31" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Auffret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dechilly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/294469.294620" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tziritas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48762-X_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590092v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01837223v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bares" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RD9LVG3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basdevant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Beaud de Brive" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Daunis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459653v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104098v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boier-Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Baratin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Perruchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rozier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bauchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>