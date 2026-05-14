--- v0 (2026-04-01)
+++ v1 (2026-05-14)
@@ -164,51 +164,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sebilleau</w:t>
+                <w:t xml:space="preserve">Julien Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 305, pp.106910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4036,51 +4036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montiel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Horgue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courtial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebilleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106910" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337351v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Roy de Bonneville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piluso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.07.015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Afflard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paumel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tordjeman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295313v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramirez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104860" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afflard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Paumel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.073701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Atmani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533988v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.084608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roy de Bonneville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zamansky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Haquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sahovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schleicher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101767" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Shen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais A. Sattar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Martinez Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Schleicher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201900172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.662" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. T. Bos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.124504" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Guichou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Gorokhovski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11499-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779034v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paumel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mmp2017.30" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.033103" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mmp2017.9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.630" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Pouransari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890296" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.48" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566071v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.496787" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECDL0013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montiel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Horgue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courtial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106910" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337351v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Roy de Bonneville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piluso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.07.015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Afflard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paumel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tordjeman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295313v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramirez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104860" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afflard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Paumel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.073701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Atmani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533988v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.084608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roy de Bonneville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zamansky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Haquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sahovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schleicher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101767" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Shen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais A. Sattar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Martinez Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Schleicher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201900172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.662" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. T. Bos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.124504" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Guichou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Gorokhovski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11499-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779034v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paumel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mmp2017.30" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.033103" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mmp2017.9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.630" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Pouransari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890296" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.48" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566071v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.496787" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECDL0013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>