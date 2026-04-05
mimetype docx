--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -7066,51 +7066,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39F8EE99"/>
+    <w:nsid w:val="3FF59F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>