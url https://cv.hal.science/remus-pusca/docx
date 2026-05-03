--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1948,889 +1948,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Bearing Failure Detection in Induction Motors using Stator Current, Vibration and Stray Flux Analysis Techniques</w:t>
+                <w:t xml:space="preserve">A Comparative Study between the adaptive wavelet transform and DWT Methods Applied to a Outer Raceway Fault Detection in Induction Motors based on the Frequencies Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessous Noureddine</w:t>
+                <w:t xml:space="preserve">Wafa Bentrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Sbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sbaa Salim</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1088-1095, </w:t>
+              <w:t xml:space="preserve">2020 International Conference on Electrical Engineering (ICEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Istanbul, Turkey. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEE49691.2020.9249925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295834v1</w:t>
+                <w:t xml:space="preserve">hal-04296838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Coil Sensors for Measuring the External Magnetic Field of Electrical Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miftah Irhoumah</w:t>
+                <w:t xml:space="preserve">A comparative study dedicated to rotor failure detection in induction motors using MCSA, DWT, and EMD techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Sbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEMIS'20: The 6th International Conference on Engineering &amp; MIS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Almaty Kazakhstan, Kazakhstan. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2020 International Conference on Electrical Engineering (ICEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Istanbul, Turkey. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3410352.3410824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEE49691.2020.9249774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383986v1</w:t>
+                <w:t xml:space="preserve">hal-04296850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study between Two Diagnostic Techniques Dedicated to the Mechanical Fault Detection in Induction Motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapted Coil Sensors for Measuring the External Magnetic Field of Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miftah Irhoumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Sbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Electrical Engineering (ICEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEE49691.2020.9249884⟩</w:t>
+              <w:t xml:space="preserve">ICEMIS'20: The 6th International Conference on Engineering &amp; MIS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Almaty Kazakhstan, Kazakhstan. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410352.3410824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296866v1</w:t>
+                <w:t xml:space="preserve">hal-04383986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variable Speed Control of Permanent Magnet Synchronous Motor Without Current Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Azzoug</w:t>
+                <w:t xml:space="preserve">Rolling Bearing Failure Detection in Induction Motors using Stator Current, Vibration and Stray Flux Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessous Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Pusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sbaa Salim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152572⟩</w:t>
+              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1088-1095, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276680v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Slot Coil Pitch For Five-Phase Integrated Permanent Magnet Synchronous Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cousseau</w:t>
+                <w:t xml:space="preserve">Comparative Study between Two Diagnostic Techniques Dedicated to the Mechanical Fault Detection in Induction Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Pusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Romary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Semail</w:t>
+                <w:t xml:space="preserve">Noureddine Bessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Sbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271037⟩</w:t>
+              <w:t xml:space="preserve">2020 International Conference on Electrical Engineering (ICEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Istanbul, Turkey. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE49691.2020.9249884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658502v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study between the adaptive wavelet transform and DWT Methods Applied to a Outer Raceway Fault Detection in Induction Motors based on the Frequencies Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Sbaa</w:t>
+                <w:t xml:space="preserve">A Variable Speed Control of Permanent Magnet Synchronous Motor Without Current Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Azzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ameid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Electrical Engineering (ICEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEE49691.2020.9249925⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Delft (on line), Netherlands. pp.1523-1528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296838v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study dedicated to rotor failure detection in induction motors using MCSA, DWT, and EMD techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
+                <w:t xml:space="preserve">Two-Slot Coil Pitch For Five-Phase Integrated Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Electrical Engineering (ICEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Istanbul, Turkey. pp.1-11, </w:t>
+              <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Göteborg, virtual conference, Sweden. pp.2159-2165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEE49691.2020.9249774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296850v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Directe du Couple Tolérante aux Défauts des Capteurs de Courant pour l’Entrainement d’un Moteur à Induction</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Implementation of Modified Backstepping Control for Sensorless Induction Motor Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ameid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,282 +3294,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a Self-Excited Induction Generator in a Low Power Multisource Remote Site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miftah Irhoumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296749v1</w:t>
+                <w:t xml:space="preserve">hal-02981920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of a Self-Excited Induction Generator in a Low Power Multisource Remote Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Touti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Cazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Livinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilie Nuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, France. pp.257-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981920v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et Implantation Expérimentale de la Commande Vectorielle Sans Capteurs de Courant d'un Moteur à Induction à Base d'un Observateur Adaptatif</w:t>
               </w:r>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ameid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ameid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Applied and Theoretical Electricity (ICATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Craiova, Romania. pp.1-6, </w:t>
@@ -4598,291 +4598,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trends in Magnetic Sensors and Flux-Based Condition Monitoring of Electromagnetic Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of permanent magnet synchronous machine vs salient pole synchronous machine in high temperature application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miftah Irhoumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Pusca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3174804⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791158v1</w:t>
+                <w:t xml:space="preserve">hal-03794866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of permanent magnet synchronous machine vs salient pole synchronous machine in high temperature application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent Trends in Magnetic Sensors and Flux-Based Condition Monitoring of Electromagnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigneshwaran Gurusamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-Andre Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Akin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.52. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.4668-4684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3174804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794866v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for Detection of Stator Inter-Turn Short Circuit in AC Machines Measuring the External Magnetic Field</w:t>
               </w:r>
@@ -4894,77 +4894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzeddine Touti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Livinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilie Nuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (4), pp.1132. </w:t>
@@ -5028,77 +5028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ameid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (6), pp.467-474. </w:t>
@@ -5266,51 +5266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Stability Enhancement of a Hybrid Renewable Energy System in Stand-Alone Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzeddine Touti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossem Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,77 +5396,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance vector control without AC phase current sensors for induction motor drives: Simulation and real-time implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ameid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5517,64 +5517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor Fault Detection in Squirrel Cage Induction Motors using MCSA and DWT Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Sbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,77 +5647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Sensors Fault Detection and Tolerant Control Strategy for Three-Phase Induction Motor Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ameid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5762,278 +5762,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the Stator Winding Inter-Turn Faults in Induction and Synchronous Machines through the Correlation Between Harmonics of the Voltage of Two Magnetic Flux Sensors</w:t>
+                <w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miftah Irhoumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémus Pusca</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Romary</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.20-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218854v1</w:t>
+                <w:t xml:space="preserve">hal-04299035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t>
+                <w:t xml:space="preserve">Detection of the Stator Winding Inter-Turn Faults in Induction and Synchronous Machines through the Correlation Between Harmonics of the Voltage of Two Magnetic Flux Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miftah Irhoumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remus Pusca</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2899560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299035v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Fusion With Belief Functions for Detection of Interturn Short-Circuit Faults in Electrical Machines Using External Flux Sensors</w:t>
               </w:r>
@@ -6153,51 +6153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of an isolated induction generator considering saturation effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzeddine Touti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Kraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,261 +6264,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSO-based MPPT control of wind-driven Self-Excited Induction Generator for pumping system</w:t>
+                <w:t xml:space="preserve">Mixed Eccentricity Fault Diagnosis in Saturated Squirrel Cage Induction Motor using Instantaneous Power Spectrum Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed. Ali Zeddini</w:t>
+                <w:t xml:space="preserve">Chaouch Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Sakly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Faouzi Mimouni</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.04.008⟩</w:t>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.118-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15199/48.2016.07.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673199v1</w:t>
+                <w:t xml:space="preserve">hal-03667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Eccentricity Fault Diagnosis in Saturated Squirrel Cage Induction Motor using Instantaneous Power Spectrum Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSO-based MPPT control of wind-driven Self-Excited Induction Generator for pumping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed. Ali Zeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Pusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaouch Abdellah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Romary</w:t>
+                <w:t xml:space="preserve">Anis Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">M. Faouzi Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (7), pp.118-122. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.162-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15199/48.2016.07.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667582v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Online Universal Diagnosis Procedure Using Two External Flux Sensors Applied to the AC Electrical Rotating Machines</w:t>
               </w:r>
@@ -7066,51 +7066,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FF59F32"/>
+    <w:nsid w:val="9B5251D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7297,51 +7297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remus-pusca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8419-4994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061161v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Jbayli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05294911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Talbaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04774030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE62934.2024.10748641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jammoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belkhadir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Belkhayat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zidani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04298958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rromary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE49685.2021.9465061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessous Noureddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbaa Salim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04383986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410352.3410824" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bessous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sbaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249884" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152572" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pusca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bentrah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249925" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249774" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andre Capolino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934969" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Touti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Cazac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Livinti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Nuca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Menacer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE.2018.8551478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04383947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menacer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ait Amirat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05409270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3630268" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12444" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03791158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Gurusamy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Akin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3174804" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03794866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210279" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041132" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230606" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossem Zayed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9020014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.09.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51485/ajss.v6i1.7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01120-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2899560" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Kraim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2018.124738" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed. Ali Zeddini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sakly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faouzi Mimouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Ceban" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101110448" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04549871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04330359v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ceban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remus-pusca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8419-4994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061161v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Jbayli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05294911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Talbaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04774030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE62934.2024.10748641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jammoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belkhadir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Belkhayat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zidani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04298958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rromary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE49685.2021.9465061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bentrah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bessous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sbaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249774" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04383986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410352.3410824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessous Noureddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbaa Salim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152572" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pusca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andre Capolino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934969" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Touti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Cazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Livinti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Nuca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507257" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Menacer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE.2018.8551478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04383947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menacer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ait Amirat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05409270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3630268" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12444" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03794866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210279" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03791158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Gurusamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Akin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3174804" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041132" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230606" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossem Zayed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9020014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.09.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51485/ajss.v6i1.7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01120-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2899560" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Kraim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2018.124738" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed. Ali Zeddini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sakly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faouzi Mimouni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Ceban" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101110448" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04549871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04330359v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ceban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>