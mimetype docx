--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -5260,278 +5260,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Stability Enhancement of a Hybrid Renewable Energy System in Stand-Alone Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hossem Zayed</w:t>
+                <w:t xml:space="preserve">High-performance vector control without AC phase current sensors for induction motor drives: Simulation and real-time implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Azzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ameid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation9020014⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673200v1</w:t>
+                <w:t xml:space="preserve">hal-03276547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance vector control without AC phase current sensors for induction motor drives: Simulation and real-time implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
+                <w:t xml:space="preserve">Dynamic Stability Enhancement of a Hybrid Renewable Energy System in Stand-Alone Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Touti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossem Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 109, pp.295-306. </w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computation9020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276547v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor Fault Detection in Squirrel Cage Induction Motors using MCSA and DWT Techniques</w:t>
               </w:r>
@@ -7066,51 +7066,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B5251D3"/>
+    <w:nsid w:val="96636446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7297,51 +7297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remus-pusca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8419-4994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061161v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Jbayli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05294911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Talbaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04774030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE62934.2024.10748641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jammoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belkhadir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Belkhayat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zidani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04298958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rromary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE49685.2021.9465061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bentrah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bessous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sbaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249774" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04383986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410352.3410824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessous Noureddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbaa Salim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152572" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pusca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andre Capolino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934969" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Touti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Cazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Livinti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Nuca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507257" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Menacer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE.2018.8551478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04383947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menacer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ait Amirat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05409270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3630268" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12444" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03794866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210279" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03791158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Gurusamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Akin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3174804" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041132" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230606" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossem Zayed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9020014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.09.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51485/ajss.v6i1.7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01120-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2899560" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Kraim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2018.124738" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed. Ali Zeddini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sakly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faouzi Mimouni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Ceban" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101110448" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04549871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04330359v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ceban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remus-pusca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8419-4994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061161v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Jbayli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05294911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Talbaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04774030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE62934.2024.10748641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jammoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belkhadir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Belkhayat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zidani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04298958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rromary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE49685.2021.9465061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bentrah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bessous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sbaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249774" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04383986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410352.3410824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessous Noureddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbaa Salim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE49691.2020.9249884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ameid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152572" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pusca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andre Capolino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934969" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Touti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Cazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Livinti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Nuca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507257" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Menacer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE.2018.8551478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04383947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menacer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2017.8062341" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ait Amirat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05409270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3630268" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12444" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03794866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210279" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03791158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Gurusamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Akin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3174804" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041132" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230606" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03276547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.09.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossem Zayed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9020014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51485/ajss.v6i1.7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03256276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01120-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2899560" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Kraim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/aee.2018.124738" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouch Abdellah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2016.07.26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed. Ali Zeddini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sakly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faouzi Mimouni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Ceban" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101110448" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04549871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04330359v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ceban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>