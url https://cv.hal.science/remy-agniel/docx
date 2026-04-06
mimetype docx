--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy AGNIEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Engineer, Bioimaging Specialist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-agniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-7532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27645569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Cytochemical Labeling Technique as a Forensic Decision-Support Tool for &amp;lt;i&amp;gt;In Situ&amp;lt;/i&amp;gt; Detection of Cell-Derived Markers in Invisible Biological Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Nozownik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified bone xenografts: A novel and efficient animal bone substitute derived from an optimized supercritical CO2 treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (101619), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtbio.2025.101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils in hydrogel for microalgal biofilm removal: Application strategies for stone heritage preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ranaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Rugnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (106128), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron substitution in silicate bioactive glass scaffolds to enhance bone differentiation and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.489-506. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2024.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invisible biological traces in relation to the physicochemical properties of substrates surfaces in forensic casework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13271. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-63911-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascites microenvironment conditions the peritoneal pre-metastatic niche to promote the implantation of ovarian tumor spheroids: Involvement of fibrinogen/fibrin and αV and α5β1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Laurent-Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Landras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441 (1), pp.114155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clinical‐Grade Partially Decellularized Matrix for Tracheal Replacement: Validation In Vitro and In Vivo in a Porcine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lousineh Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), pp.2400208. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.202400208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved functionality of hepatic spheroids cultured in acoustic levitation compared to existing 2D and 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Jeger-Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duván Rojas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tachdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.21528. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72059-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Queri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c16686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired incorporation of fibronectin into the extracellular matrix during aging exacerbates the senescent state of dermal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 442 (2), pp.114251. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and qualification of clinical grade decellularized and cryopreserved human esophagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.18283. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45610-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Manciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting cell-derived markers to improve the detection of invisible biological traces for the purpose of genetic-based criminal identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18105. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45366-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the influence of cement matrix impregnation on yarn pullout strength using combined confocal microscopy and double resin impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Gallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue 18th Euroseminar on Microscopy Applied to Building Materials May 2022, 186 (2), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Proactive Coatings to Improve Implant Biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.807697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a PLGA-HA composite material to fabricate 3D-printed scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Guduric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, 111334 (13 p.). </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Honeycomb Films on Bioactive Glass: Toward a Biphasic Material for Bone Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Rebelo Calejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kellomäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c03759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typical Mediterranean Fishery and an Iconic Species: focus on the common Spiny Lobster (Palinurus elephas, Fabricius, 1787) in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography and Fisheries Open Access journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19080/OFOAJ.2020.12.555827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and inexpensive method for functionalizing metallic biomaterials used in orthopedic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soria Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafit Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.100282. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inari Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of interpenetrating polymer networks associating fibrin and silk fibroin networks obtained by a double enzymatic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Larreta-Garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.109931. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.109931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin amyloid-like aggregation alters its extracellular matrix incorporation and promotes a single and sparsed cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvia Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 371 (1), pp.104-121. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2018.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitronectin (Vn) glycosylation patterned by lectin affinity assays-A potent glycoproteomic tool to discriminate plasma Vn from cancer ascites Vn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (5), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-like aggregates formation by blood plasma fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Admane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of APTES-Anti-E-cadherin film for early cancer monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejla Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.550 - 557. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectins as probes for assessing the accessibility of N -linked glycans in relation to the conformational changes of fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vendrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (12), pp.731 - 741. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kerr-Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Woehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of human fibronectin and human serum albumin sequential adsorption on preosteoblastic cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Camand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin-Alginate Gels and Their Enzymatic Modifications: Controlling the Delivery of Small Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Giraudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.687 - 695. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201200386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian cancer ascites-derived vitronectin and fibronectin: Combined purification, molecular features and effects on cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1830 (10), pp.4885 - 4897. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-005-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cranberry Juice on Uropathogenic Escherichia coli In Vitro Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.563 - 565. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/joc.2005.17.5.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ?v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (4), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ␣v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication of the International Union Against Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, pp.531 - 543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesive proteins inspired by nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OLIMPICS “Organization for LIving Matter and PhysICS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Fibrillation and Surface Adhesion: Insights from Barnacle-Inspired Adhesive Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Bourji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATSan 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Superbesse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux fonctionnalisés aux interfaces et/ou en volumes & actifs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biomatériaux et Technologies d’Interface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomat, May 2023, Bazas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senescence in crustaceans: a new insight from the spiny lobster Palinurus elephas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICB 2023 : Society of Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICB, Jan 2023, Austin (Texas, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Bifunctional Coatings to Reduce Bacteria Adhesion and Enhance Tissue Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomaterials congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases Moleculaires De L’adhesion Du Ciment De La Balane Megabalanus Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mostaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biofouling Marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of adhesive proteins inspired by a marine cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion JADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and investigation of proteins inspired by natural adhesive matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix biology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP IDF conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of a hybrid material based on gelatin/13-93 bioactive glass for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy AGNIEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Engineer, Bioimaging Specialist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-agniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-7532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27645569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Cytochemical Labeling Technique as a Forensic Decision-Support Tool for &amp;lt;i&amp;gt;In Situ&amp;lt;/i&amp;gt; Detection of Cell-Derived Markers in Invisible Biological Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Nozownik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified bone xenografts: A novel and efficient animal bone substitute derived from an optimized supercritical CO2 treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (101619), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtbio.2025.101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils in hydrogel for microalgal biofilm removal: Application strategies for stone heritage preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ranaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Rugnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (106128), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron substitution in silicate bioactive glass scaffolds to enhance bone differentiation and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.489-506. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2024.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invisible biological traces in relation to the physicochemical properties of substrates surfaces in forensic casework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13271. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-63911-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascites microenvironment conditions the peritoneal pre-metastatic niche to promote the implantation of ovarian tumor spheroids: Involvement of fibrinogen/fibrin and αV and α5β1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Laurent-Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Landras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441 (1), pp.114155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clinical‐Grade Partially Decellularized Matrix for Tracheal Replacement: Validation In Vitro and In Vivo in a Porcine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lousineh Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), pp.2400208. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.202400208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Queri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c16686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved functionality of hepatic spheroids cultured in acoustic levitation compared to existing 2D and 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Jeger-Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duván Rojas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tachdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.21528. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72059-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired incorporation of fibronectin into the extracellular matrix during aging exacerbates the senescent state of dermal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 442 (2), pp.114251. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and qualification of clinical grade decellularized and cryopreserved human esophagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.18283. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45610-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Manciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting cell-derived markers to improve the detection of invisible biological traces for the purpose of genetic-based criminal identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18105. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45366-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the influence of cement matrix impregnation on yarn pullout strength using combined confocal microscopy and double resin impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Gallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue 18th Euroseminar on Microscopy Applied to Building Materials May 2022, 186 (2), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Proactive Coatings to Improve Implant Biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.807697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a PLGA-HA composite material to fabricate 3D-printed scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Guduric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, 111334 (13 p.). </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Honeycomb Films on Bioactive Glass: Toward a Biphasic Material for Bone Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Rebelo Calejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kellomäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c03759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typical Mediterranean Fishery and an Iconic Species: focus on the common Spiny Lobster (Palinurus elephas, Fabricius, 1787) in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography and Fisheries Open Access journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19080/OFOAJ.2020.12.555827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and inexpensive method for functionalizing metallic biomaterials used in orthopedic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soria Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafit Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.100282. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inari Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of interpenetrating polymer networks associating fibrin and silk fibroin networks obtained by a double enzymatic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Larreta-Garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.109931. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.109931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin amyloid-like aggregation alters its extracellular matrix incorporation and promotes a single and sparsed cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvia Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 371 (1), pp.104-121. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2018.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitronectin (Vn) glycosylation patterned by lectin affinity assays-A potent glycoproteomic tool to discriminate plasma Vn from cancer ascites Vn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (5), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-like aggregates formation by blood plasma fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Admane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of APTES-Anti-E-cadherin film for early cancer monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejla Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.550 - 557. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectins as probes for assessing the accessibility of N -linked glycans in relation to the conformational changes of fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vendrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (12), pp.731 - 741. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kerr-Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Woehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of human fibronectin and human serum albumin sequential adsorption on preosteoblastic cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Camand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin-Alginate Gels and Their Enzymatic Modifications: Controlling the Delivery of Small Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Giraudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.687 - 695. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201200386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian cancer ascites-derived vitronectin and fibronectin: Combined purification, molecular features and effects on cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1830 (10), pp.4885 - 4897. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-005-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cranberry Juice on Uropathogenic Escherichia coli In Vitro Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.563 - 565. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/joc.2005.17.5.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ?v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (4), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ␣v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication of the International Union Against Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, pp.531 - 543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesive proteins inspired by nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OLIMPICS “Organization for LIving Matter and PhysICS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Bourji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Fibrillation and Surface Adhesion: Insights from Barnacle-Inspired Adhesive Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATSan 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Superbesse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux fonctionnalisés aux interfaces et/ou en volumes & actifs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biomatériaux et Technologies d’Interface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomat, May 2023, Bazas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senescence in crustaceans: a new insight from the spiny lobster Palinurus elephas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICB 2023 : Society of Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICB, Jan 2023, Austin (Texas, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases Moleculaires De L’adhesion Du Ciment De La Balane Megabalanus Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mostaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biofouling Marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Bifunctional Coatings to Reduce Bacteria Adhesion and Enhance Tissue Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomaterials congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of adhesive proteins inspired by a marine cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion JADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and investigation of proteins inspired by natural adhesive matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix biology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP IDF conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of a hybrid material based on gelatin/13-93 bioactive glass for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D722C86"/>
+    <w:nsid w:val="F16419B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-agniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-7532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27645569X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nozownik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perarnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ranaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Rugnini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szczodra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Miettinen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.07.053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63911-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Landras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys L&#233;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202400208" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Vi&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Godefroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faivre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45610-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45366-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Slama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamar Miranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Palomino-Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Morakchi-Goudjil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.807697" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Babilotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Guduric" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lallukka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El-Guermah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11030444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Rebelo Calejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kellom&#228;ki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498385v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyyra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nine Doutreloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/OFOAJ.2020.12.555827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inari Lyyra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Blay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.07.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2723MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy-Dudal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Admane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R79XB4N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.06.048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPNC8TCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2487" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDPHJ8CL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Klak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefebvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201200386" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFMVML54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5GHKJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Martino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-005-0045-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDF0C56A3896F158FCD53CB1EB70220D8AC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/joc.2005.17.5.563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20778" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442316v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Calderon-Jacinto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palomino-Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Varlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448165v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabdi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaytsev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mostaq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lukasik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-agniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-7532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27645569X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nozownik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perarnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ranaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Rugnini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szczodra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Miettinen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.07.053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63911-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Landras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys L&#233;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202400208" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Vi&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Godefroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faivre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45610-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45366-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Slama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamar Miranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Palomino-Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Morakchi-Goudjil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.807697" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Babilotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Guduric" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lallukka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El-Guermah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11030444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Rebelo Calejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kellom&#228;ki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498385v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyyra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nine Doutreloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/OFOAJ.2020.12.555827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inari Lyyra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Blay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.07.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2723MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy-Dudal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Admane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R79XB4N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.06.048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPNC8TCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2487" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDPHJ8CL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Klak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefebvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201200386" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFMVML54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5GHKJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Martino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-005-0045-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDF0C56A3896F158FCD53CB1EB70220D8AC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/joc.2005.17.5.563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20778" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442316v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Calderon-Jacinto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palomino-Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Varlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaytsev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mostaq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lukasik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>