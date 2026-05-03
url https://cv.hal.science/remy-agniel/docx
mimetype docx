--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy AGNIEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Engineer, Bioimaging Specialist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-agniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-7532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27645569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Cytochemical Labeling Technique as a Forensic Decision-Support Tool for &amp;lt;i&amp;gt;In Situ&amp;lt;/i&amp;gt; Detection of Cell-Derived Markers in Invisible Biological Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Nozownik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified bone xenografts: A novel and efficient animal bone substitute derived from an optimized supercritical CO2 treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (101619), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtbio.2025.101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils in hydrogel for microalgal biofilm removal: Application strategies for stone heritage preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ranaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Rugnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (106128), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron substitution in silicate bioactive glass scaffolds to enhance bone differentiation and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.489-506. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2024.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invisible biological traces in relation to the physicochemical properties of substrates surfaces in forensic casework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13271. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-63911-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascites microenvironment conditions the peritoneal pre-metastatic niche to promote the implantation of ovarian tumor spheroids: Involvement of fibrinogen/fibrin and αV and α5β1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Laurent-Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Landras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441 (1), pp.114155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clinical‐Grade Partially Decellularized Matrix for Tracheal Replacement: Validation In Vitro and In Vivo in a Porcine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lousineh Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), pp.2400208. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.202400208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Queri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c16686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved functionality of hepatic spheroids cultured in acoustic levitation compared to existing 2D and 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Jeger-Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duván Rojas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tachdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.21528. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72059-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired incorporation of fibronectin into the extracellular matrix during aging exacerbates the senescent state of dermal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 442 (2), pp.114251. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and qualification of clinical grade decellularized and cryopreserved human esophagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.18283. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45610-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Manciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting cell-derived markers to improve the detection of invisible biological traces for the purpose of genetic-based criminal identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18105. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45366-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the influence of cement matrix impregnation on yarn pullout strength using combined confocal microscopy and double resin impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Gallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue 18th Euroseminar on Microscopy Applied to Building Materials May 2022, 186 (2), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Proactive Coatings to Improve Implant Biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.807697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a PLGA-HA composite material to fabricate 3D-printed scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Guduric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, 111334 (13 p.). </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Honeycomb Films on Bioactive Glass: Toward a Biphasic Material for Bone Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Rebelo Calejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kellomäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c03759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typical Mediterranean Fishery and an Iconic Species: focus on the common Spiny Lobster (Palinurus elephas, Fabricius, 1787) in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography and Fisheries Open Access journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19080/OFOAJ.2020.12.555827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and inexpensive method for functionalizing metallic biomaterials used in orthopedic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soria Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafit Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.100282. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inari Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of interpenetrating polymer networks associating fibrin and silk fibroin networks obtained by a double enzymatic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Larreta-Garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.109931. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.109931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin amyloid-like aggregation alters its extracellular matrix incorporation and promotes a single and sparsed cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvia Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 371 (1), pp.104-121. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2018.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitronectin (Vn) glycosylation patterned by lectin affinity assays-A potent glycoproteomic tool to discriminate plasma Vn from cancer ascites Vn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (5), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-like aggregates formation by blood plasma fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Admane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of APTES-Anti-E-cadherin film for early cancer monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejla Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.550 - 557. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectins as probes for assessing the accessibility of N -linked glycans in relation to the conformational changes of fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vendrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (12), pp.731 - 741. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kerr-Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Woehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of human fibronectin and human serum albumin sequential adsorption on preosteoblastic cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Camand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin-Alginate Gels and Their Enzymatic Modifications: Controlling the Delivery of Small Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Giraudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.687 - 695. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201200386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian cancer ascites-derived vitronectin and fibronectin: Combined purification, molecular features and effects on cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1830 (10), pp.4885 - 4897. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-005-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cranberry Juice on Uropathogenic Escherichia coli In Vitro Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.563 - 565. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/joc.2005.17.5.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ?v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (4), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ␣v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication of the International Union Against Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, pp.531 - 543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesive proteins inspired by nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OLIMPICS “Organization for LIving Matter and PhysICS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Bourji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Fibrillation and Surface Adhesion: Insights from Barnacle-Inspired Adhesive Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATSan 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Superbesse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux fonctionnalisés aux interfaces et/ou en volumes & actifs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biomatériaux et Technologies d’Interface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomat, May 2023, Bazas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senescence in crustaceans: a new insight from the spiny lobster Palinurus elephas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICB 2023 : Society of Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICB, Jan 2023, Austin (Texas, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases Moleculaires De L’adhesion Du Ciment De La Balane Megabalanus Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mostaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biofouling Marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Bifunctional Coatings to Reduce Bacteria Adhesion and Enhance Tissue Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomaterials congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of adhesive proteins inspired by a marine cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion JADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and investigation of proteins inspired by natural adhesive matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix biology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP IDF conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of a hybrid material based on gelatin/13-93 bioactive glass for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy AGNIEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Engineer, Bioimaging Specialist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-agniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-7532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27645569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Cytochemical Labeling Technique as a Forensic Decision-Support Tool for &amp;lt;i&amp;gt;In Situ&amp;lt;/i&amp;gt; Detection of Cell-Derived Markers in Invisible Biological Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Nozownik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified bone xenografts: A novel and efficient animal bone substitute derived from an optimized supercritical CO2 treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (101619), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtbio.2025.101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils in hydrogel for microalgal biofilm removal: Application strategies for stone heritage preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ranaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Rugnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (106128), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascites microenvironment conditions the peritoneal pre-metastatic niche to promote the implantation of ovarian tumor spheroids: Involvement of fibrinogen/fibrin and αV and α5β1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Laurent-Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Landras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441 (1), pp.114155. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clinical‐Grade Partially Decellularized Matrix for Tracheal Replacement: Validation In Vitro and In Vivo in a Porcine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lousineh Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), pp.2400208. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.202400208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Queri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c16686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired incorporation of fibronectin into the extracellular matrix during aging exacerbates the senescent state of dermal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 442 (2), pp.114251. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved functionality of hepatic spheroids cultured in acoustic levitation compared to existing 2D and 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Jeger-Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duván Rojas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tachdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.21528. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72059-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron substitution in silicate bioactive glass scaffolds to enhance bone differentiation and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.489-506. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2024.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invisible biological traces in relation to the physicochemical properties of substrates surfaces in forensic casework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13271. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-63911-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and qualification of clinical grade decellularized and cryopreserved human esophagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.18283. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45610-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Manciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting cell-derived markers to improve the detection of invisible biological traces for the purpose of genetic-based criminal identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18105. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45366-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Proactive Coatings to Improve Implant Biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.807697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the influence of cement matrix impregnation on yarn pullout strength using combined confocal microscopy and double resin impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Gallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue 18th Euroseminar on Microscopy Applied to Building Materials May 2022, 186 (2), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a PLGA-HA composite material to fabricate 3D-printed scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Guduric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, 111334 (13 p.). </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Honeycomb Films on Bioactive Glass: Toward a Biphasic Material for Bone Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Rebelo Calejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kellomäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c03759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typical Mediterranean Fishery and an Iconic Species: focus on the common Spiny Lobster (Palinurus elephas, Fabricius, 1787) in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography and Fisheries Open Access journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19080/OFOAJ.2020.12.555827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and inexpensive method for functionalizing metallic biomaterials used in orthopedic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soria Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafit Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.100282. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inari Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of interpenetrating polymer networks associating fibrin and silk fibroin networks obtained by a double enzymatic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Larreta-Garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.109931. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.109931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin amyloid-like aggregation alters its extracellular matrix incorporation and promotes a single and sparsed cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvia Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 371 (1), pp.104-121. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2018.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitronectin (Vn) glycosylation patterned by lectin affinity assays-A potent glycoproteomic tool to discriminate plasma Vn from cancer ascites Vn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (5), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-like aggregates formation by blood plasma fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Admane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of APTES-Anti-E-cadherin film for early cancer monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejla Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.550 - 557. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectins as probes for assessing the accessibility of N -linked glycans in relation to the conformational changes of fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vendrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (12), pp.731 - 741. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kerr-Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Woehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of human fibronectin and human serum albumin sequential adsorption on preosteoblastic cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Camand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian cancer ascites-derived vitronectin and fibronectin: Combined purification, molecular features and effects on cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1830 (10), pp.4885 - 4897. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin-Alginate Gels and Their Enzymatic Modifications: Controlling the Delivery of Small Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Giraudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.687 - 695. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201200386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-005-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cranberry Juice on Uropathogenic Escherichia coli In Vitro Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.563 - 565. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/joc.2005.17.5.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ?v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (4), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ␣v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication of the International Union Against Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, pp.531 - 543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Bourji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Fibrillation and Surface Adhesion: Insights from Barnacle-Inspired Adhesive Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATSan 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Superbesse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesive proteins inspired by nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OLIMPICS “Organization for LIving Matter and PhysICS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux fonctionnalisés aux interfaces et/ou en volumes & actifs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biomatériaux et Technologies d’Interface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomat, May 2023, Bazas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senescence in crustaceans: a new insight from the spiny lobster Palinurus elephas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICB 2023 : Society of Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICB, Jan 2023, Austin (Texas, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of adhesive proteins inspired by a marine cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion JADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and investigation of proteins inspired by natural adhesive matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix biology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases Moleculaires De L’adhesion Du Ciment De La Balane Megabalanus Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mostaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biofouling Marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Bifunctional Coatings to Reduce Bacteria Adhesion and Enhance Tissue Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomaterials congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP IDF conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of a hybrid material based on gelatin/13-93 bioactive glass for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F16419B6"/>
+    <w:nsid w:val="D2FF392C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-agniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-7532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27645569X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nozownik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perarnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ranaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Rugnini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szczodra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Miettinen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.07.053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63911-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Landras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys L&#233;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202400208" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Vi&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Godefroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faivre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45610-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45366-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Slama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamar Miranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Palomino-Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Morakchi-Goudjil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.807697" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Babilotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Guduric" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lallukka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El-Guermah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11030444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Rebelo Calejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kellom&#228;ki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498385v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyyra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nine Doutreloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/OFOAJ.2020.12.555827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inari Lyyra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Blay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.07.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2723MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy-Dudal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Admane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R79XB4N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.06.048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPNC8TCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2487" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDPHJ8CL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Klak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefebvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201200386" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFMVML54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5GHKJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Martino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-005-0045-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDF0C56A3896F158FCD53CB1EB70220D8AC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/joc.2005.17.5.563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20778" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442316v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Calderon-Jacinto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palomino-Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Varlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaytsev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mostaq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lukasik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-agniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-7532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27645569X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nozownik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perarnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ranaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Rugnini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Landras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys L&#233;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202400208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zambon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Vi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114251" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743105v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szczodra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Miettinen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.07.053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63911-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Godefroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faivre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45610-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45366-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamar Miranda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Palomino-Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Morakchi-Goudjil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.807697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Slama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Babilotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Guduric" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lallukka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El-Guermah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11030444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Rebelo Calejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kellom&#228;ki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nine Doutreloux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/OFOAJ.2020.12.555827" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyyra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inari Lyyra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Blay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.07.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2723MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy-Dudal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Admane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R79XB4N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.06.048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPNC8TCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2487" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDPHJ8CL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5GHKJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929294v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Klak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefebvre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraudier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201200386" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFMVML54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Martino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-005-0045-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDF0C56A3896F158FCD53CB1EB70220D8AC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957570v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/joc.2005.17.5.563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20778" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Calderon-Jacinto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palomino-Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Varlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaytsev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756320v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756335v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mostaq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448165v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lukasik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>