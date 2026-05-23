--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy AGNIEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Engineer, Bioimaging Specialist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-agniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-7532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27645569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Cytochemical Labeling Technique as a Forensic Decision-Support Tool for &amp;lt;i&amp;gt;In Situ&amp;lt;/i&amp;gt; Detection of Cell-Derived Markers in Invisible Biological Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Nozownik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified bone xenografts: A novel and efficient animal bone substitute derived from an optimized supercritical CO2 treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (101619), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtbio.2025.101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils in hydrogel for microalgal biofilm removal: Application strategies for stone heritage preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ranaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Rugnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (106128), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascites microenvironment conditions the peritoneal pre-metastatic niche to promote the implantation of ovarian tumor spheroids: Involvement of fibrinogen/fibrin and αV and α5β1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Laurent-Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Landras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441 (1), pp.114155. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clinical‐Grade Partially Decellularized Matrix for Tracheal Replacement: Validation In Vitro and In Vivo in a Porcine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lousineh Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), pp.2400208. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.202400208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Queri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c16686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired incorporation of fibronectin into the extracellular matrix during aging exacerbates the senescent state of dermal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 442 (2), pp.114251. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved functionality of hepatic spheroids cultured in acoustic levitation compared to existing 2D and 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Jeger-Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duván Rojas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tachdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.21528. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72059-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron substitution in silicate bioactive glass scaffolds to enhance bone differentiation and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.489-506. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2024.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invisible biological traces in relation to the physicochemical properties of substrates surfaces in forensic casework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13271. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-63911-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and qualification of clinical grade decellularized and cryopreserved human esophagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.18283. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45610-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Manciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting cell-derived markers to improve the detection of invisible biological traces for the purpose of genetic-based criminal identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18105. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45366-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Proactive Coatings to Improve Implant Biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.807697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the influence of cement matrix impregnation on yarn pullout strength using combined confocal microscopy and double resin impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Gallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue 18th Euroseminar on Microscopy Applied to Building Materials May 2022, 186 (2), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a PLGA-HA composite material to fabricate 3D-printed scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Guduric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, 111334 (13 p.). </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Honeycomb Films on Bioactive Glass: Toward a Biphasic Material for Bone Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Rebelo Calejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kellomäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c03759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typical Mediterranean Fishery and an Iconic Species: focus on the common Spiny Lobster (Palinurus elephas, Fabricius, 1787) in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography and Fisheries Open Access journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19080/OFOAJ.2020.12.555827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and inexpensive method for functionalizing metallic biomaterials used in orthopedic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soria Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafit Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.100282. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inari Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of interpenetrating polymer networks associating fibrin and silk fibroin networks obtained by a double enzymatic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Larreta-Garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.109931. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.109931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin amyloid-like aggregation alters its extracellular matrix incorporation and promotes a single and sparsed cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvia Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 371 (1), pp.104-121. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2018.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitronectin (Vn) glycosylation patterned by lectin affinity assays-A potent glycoproteomic tool to discriminate plasma Vn from cancer ascites Vn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (5), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-like aggregates formation by blood plasma fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Admane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of APTES-Anti-E-cadherin film for early cancer monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejla Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.550 - 557. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectins as probes for assessing the accessibility of N -linked glycans in relation to the conformational changes of fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vendrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (12), pp.731 - 741. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kerr-Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Woehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of human fibronectin and human serum albumin sequential adsorption on preosteoblastic cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Camand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian cancer ascites-derived vitronectin and fibronectin: Combined purification, molecular features and effects on cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1830 (10), pp.4885 - 4897. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin-Alginate Gels and Their Enzymatic Modifications: Controlling the Delivery of Small Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Giraudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.687 - 695. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201200386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-005-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cranberry Juice on Uropathogenic Escherichia coli In Vitro Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.563 - 565. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/joc.2005.17.5.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ?v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (4), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ␣v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication of the International Union Against Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, pp.531 - 543. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Bourji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Fibrillation and Surface Adhesion: Insights from Barnacle-Inspired Adhesive Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATSan 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Superbesse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesive proteins inspired by nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OLIMPICS “Organization for LIving Matter and PhysICS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux fonctionnalisés aux interfaces et/ou en volumes & actifs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biomatériaux et Technologies d’Interface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomat, May 2023, Bazas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senescence in crustaceans: a new insight from the spiny lobster Palinurus elephas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICB 2023 : Society of Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICB, Jan 2023, Austin (Texas, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of adhesive proteins inspired by a marine cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion JADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and investigation of proteins inspired by natural adhesive matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix biology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases Moleculaires De L’adhesion Du Ciment De La Balane Megabalanus Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mostaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biofouling Marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Bifunctional Coatings to Reduce Bacteria Adhesion and Enhance Tissue Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomaterials congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP IDF conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of a hybrid material based on gelatin/13-93 bioactive glass for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy AGNIEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Engineer, Bioimaging Specialist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-agniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-7532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27645569X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Workflow for Electromechanical Stimulation of Cells in Active Scaffolds: From Live Cell Imaging to Functional Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.6c00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Cytochemical Labeling Technique as a Forensic Decision-Support Tool for &amp;lt;i&amp;gt;In Situ&amp;lt;/i&amp;gt; Detection of Cell-Derived Markers in Invisible Biological Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Nozownik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified bone xenografts: A novel and efficient animal bone substitute derived from an optimized supercritical CO2 treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (101619), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtbio.2025.101619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils in hydrogel for microalgal biofilm removal: Application strategies for stone heritage preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ranaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Rugnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (106128), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2025.106128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascites microenvironment conditions the peritoneal pre-metastatic niche to promote the implantation of ovarian tumor spheroids: Involvement of fibrinogen/fibrin and αV and α5β1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Laurent-Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Landras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441 (1), pp.114155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clinical‐Grade Partially Decellularized Matrix for Tracheal Replacement: Validation In Vitro and In Vivo in a Porcine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lousineh Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), pp.2400208. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.202400208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Queri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c16686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved functionality of hepatic spheroids cultured in acoustic levitation compared to existing 2D and 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Jeger-Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duván Rojas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tachdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.21528. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72059-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired incorporation of fibronectin into the extracellular matrix during aging exacerbates the senescent state of dermal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 442 (2), pp.114251. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2024.114251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron substitution in silicate bioactive glass scaffolds to enhance bone differentiation and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.489-506. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2024.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invisible biological traces in relation to the physicochemical properties of substrates surfaces in forensic casework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.13271. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-63911-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and qualification of clinical grade decellularized and cryopreserved human esophagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.18283. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45610-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Manciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting cell-derived markers to improve the detection of invisible biological traces for the purpose of genetic-based criminal identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Recipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18105. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-45366-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Proactive Coatings to Improve Implant Biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.807697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the influence of cement matrix impregnation on yarn pullout strength using combined confocal microscopy and double resin impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Gallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue 18th Euroseminar on Microscopy Applied to Building Materials May 2022, 186 (2), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a PLGA-HA composite material to fabricate 3D-printed scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Babilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Guduric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, 111334 (13 p.). </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Hybrid Materials Based on Gelatin and Bioactive Glass Particles for Bone Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Lallukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.444. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11030444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Honeycomb Films on Bioactive Glass: Toward a Biphasic Material for Bone Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Rebelo Calejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kellomäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c03759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typical Mediterranean Fishery and an Iconic Species: focus on the common Spiny Lobster (Palinurus elephas, Fabricius, 1787) in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Patrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography and Fisheries Open Access journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19080/OFOAJ.2020.12.555827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and inexpensive method for functionalizing metallic biomaterials used in orthopedic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soria Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafit Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.100282. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2020.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution, bioactivity and osteogenic properties of composites based on polymer and silicate or borosilicate bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inari Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.110340. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of interpenetrating polymer networks associating fibrin and silk fibroin networks obtained by a double enzymatic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Larreta-Garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.109931. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.109931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin amyloid-like aggregation alters its extracellular matrix incorporation and promotes a single and sparsed cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvia Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 371 (1), pp.104-121. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2018.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitronectin (Vn) glycosylation patterned by lectin affinity assays-A potent glycoproteomic tool to discriminate plasma Vn from cancer ascites Vn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (5), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-like aggregates formation by blood plasma fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Admane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of APTES-Anti-E-cadherin film for early cancer monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejla Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.550 - 557. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectins as probes for assessing the accessibility of N -linked glycans in relation to the conformational changes of fibronectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vendrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (12), pp.731 - 741. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kerr-Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Woehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of human fibronectin and human serum albumin sequential adsorption on preosteoblastic cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Camand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4867598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatin-Alginate Gels and Their Enzymatic Modifications: Controlling the Delivery of Small Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Giraudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.687 - 695. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201200386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian cancer ascites-derived vitronectin and fibronectin: Combined purification, molecular features and effects on cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1830 (10), pp.4885 - 4897. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-005-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Escherichia coli adherence to uroepithelial bladder cells after consumption of cranberry juice: a double-blind randomized placebo-controlled cross-over trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Templer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cranberry Juice on Uropathogenic Escherichia coli In Vitro Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.563 - 565. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/joc.2005.17.5.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ?v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (4), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmigration of human ovarian adenocarcinoma cells through endothelial extracellular matrix involves ␣v integrins and the participation of MMP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demeilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication of the International Union Against Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, pp.531 - 543. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.20778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive open foam synthesized from polyHIPE modified with a conducting polymer used as a dynamic cell culture scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE smart structure and nondestructive evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell trafficking, catching vesicles under the radar in 3D Correlative 3D-FIB-SEM microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAZAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAZAC, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Bourji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Fibrillation and Surface Adhesion: Insights from Barnacle-Inspired Adhesive Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Journées d'étude sur l'adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-PRINTED LUMINESCENT BIOACTIVE GLASS SCAFFOLDS FOR BONE BIOENGINEERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Szczodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATSan 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Superbesse, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesive proteins inspired by nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric R. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OLIMPICS “Organization for LIving Matter and PhysICS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux fonctionnalisés aux interfaces et/ou en volumes & actifs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biomatériaux et Technologies d’Interface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomat, May 2023, Bazas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senescence in crustaceans: a new insight from the spiny lobster Palinurus elephas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Doutreloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICB 2023 : Society of Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICB, Jan 2023, Austin (Texas, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and investigation of proteins inspired by natural adhesive matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix biology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of adhesive proteins inspired by a marine cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion JADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases Moleculaires De L’adhesion Du Ciment De La Balane Megabalanus Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mostaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Biofouling Marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-L-Lysine and Human Plasmatic Fibronectin Films as Bifunctional Coatings to Reduce Bacteria Adhesion and Enhance Tissue Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Morakchi-Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Massonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomaterials congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP IDF conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of a hybrid material based on gelatin/13-93 bioactive glass for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Houaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2FF392C"/>
+    <w:nsid w:val="A90A0C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-agniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-7532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27645569X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nozownik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perarnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ranaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Rugnini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Landras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys L&#233;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202400208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zambon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Vi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114251" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743105v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szczodra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Miettinen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.07.053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63911-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Godefroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faivre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45610-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45366-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamar Miranda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Palomino-Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Morakchi-Goudjil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.807697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Slama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Babilotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Guduric" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lallukka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El-Guermah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11030444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Rebelo Calejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kellom&#228;ki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nine Doutreloux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/OFOAJ.2020.12.555827" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyyra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inari Lyyra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Blay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.07.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2723MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy-Dudal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Admane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R79XB4N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.06.048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPNC8TCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2487" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDPHJ8CL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5GHKJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929294v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Klak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefebvre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraudier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201200386" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFMVML54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Martino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-005-0045-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDF0C56A3896F158FCD53CB1EB70220D8AC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957570v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/joc.2005.17.5.563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20778" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Calderon-Jacinto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palomino-Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Varlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaytsev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756320v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756335v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mostaq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448165v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lukasik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-agniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-7532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27645569X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.6c00012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Recipon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nozownik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perarnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bardonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101619" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ranaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Rugnini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2025.106128" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Landras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lousineh Arakelian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys L&#233;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202400208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duv&#225;n Rojas Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tachdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72059-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zambon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Vi&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2024.114251" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szczodra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Miettinen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.07.053" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63911-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Godefroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faivre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45610-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45366-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamar Miranda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Palomino-Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Morakchi-Goudjil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.807697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Slama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Lallukka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El-Guermah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11030444" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Babilotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Guduric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111334" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Rebelo Calejo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kellom&#228;ki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03759" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Patrissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nine Doutreloux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/OFOAJ.2020.12.555827" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyyra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110340" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inari Lyyra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Blay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2018.07.047" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2723MS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy-Dudal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2690" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Admane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R79XB4N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.06.048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPNC8TCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vendrely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2487" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDPHJ8CL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Klak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefebvre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraudier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201200386" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFMVML54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927272v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5GHKJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01927262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Martino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Templer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-005-0045-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDF0C56A3896F158FCD53CB1EB70220D8AC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901952v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/joc.2005.17.5.563" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20778" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Calderon-Jacinto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palomino-Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427439v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Varlet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756320v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaytsev" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mostaq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448165v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442405v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Lukasik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>