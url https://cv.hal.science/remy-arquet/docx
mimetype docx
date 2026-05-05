--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -825,429 +825,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t>
+                <w:t xml:space="preserve">Impact of diet supplementation and age at slaughter on carcass characteristics of Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Denoyelle</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+                <w:t xml:space="preserve">Steve Cériac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Léticia Liméa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licia Colli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriana Alberti</w:t>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.671948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480970v1</w:t>
+                <w:t xml:space="preserve">hal-03271440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Grazing and Dietary Supplementation Improve the Response to Gastrointestinal Nematode Parasitism and Production Performances of Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ceï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2021.628686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diet supplementation and age at slaughter on carcass characteristics of Creole goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+                <w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Cériac</w:t>
+                <w:t xml:space="preserve">Licia Colli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léticia Liméa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bocage</w:t>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.671948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271440v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing of adult goats and cattle: Lessons from long-term monitoring</w:t>
               </w:r>
@@ -1474,468 +1474,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic activity tracking of goats using drone camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
+                <w:t xml:space="preserve">Le pâturage mixte bovins-petits ruminants : l'exemple des Antilles, intérêt et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.161-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753650v1</w:t>
+                <w:t xml:space="preserve">hal-03113268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pâturage mixte bovins-petits ruminants : l'exemple des Antilles, intérêt et limites</w:t>
+                <w:t xml:space="preserve">Suivi du pâturage avec un appareil photo grand public et des logiciels libres : méthode et validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 238, pp.161-166</w:t>
+              <w:t xml:space="preserve">, 2019, 240, pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113268v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Stear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malia Bédèrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (6), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0218719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du pâturage avec un appareil photo grand public et des logiciels libres : méthode et validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Automatic activity tracking of goats using drone camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Collas</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.767-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620613v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisie portable de terrain : la mémoire à portée de la main</w:t>
               </w:r>
@@ -2023,273 +2023,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of several anthelmintics to control a Strongyloides sp. outbreak in Creole-de-Guadeloupe male kids aged 7 months</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13, pp.224-227. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.15987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34338-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619214v1</w:t>
+                <w:t xml:space="preserve">hal-02627776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Effectiveness of several anthelmintics to control a Strongyloides sp. outbreak in Creole-de-Guadeloupe male kids aged 7 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.224-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2018.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34338-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627776v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of changes in the nutritional status on the performances of growing creole kids during an established nematode parasite infection</w:t>
               </w:r>
@@ -2683,403 +2683,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes mixtes d'élevage de petits ruminants et de bovins : Une alternative pour améliorer les performances animales au pâturage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of a &amp;quot;leader-follower&amp;quot; grazing system instead of specialised paddocks with regard to integrated gastrointestinal control in small ruminant farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine d'Alexis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/zegq-n974⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (4), pp.773-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-015-0774-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222900v1</w:t>
+                <w:t xml:space="preserve">hal-02630541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the post-weaning parasitism history on an experimental [i]Haemonchus contortus[/i] infection in Creole goat kids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Les systèmes mixtes d'élevage de petits ruminants et de bovins : Une alternative pour améliorer les performances animales au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Philibert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/zegq-n974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123101v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a &amp;quot;leader-follower&amp;quot; grazing system instead of specialised paddocks with regard to integrated gastrointestinal control in small ruminant farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the post-weaning parasitism history on an experimental [i]Haemonchus contortus[/i] infection in Creole goat kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Cei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gauthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Lucien Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 207, pp.166-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630541v1</w:t>
+                <w:t xml:space="preserve">hal-01123101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the potential role of IgA and IgE responses against Haemonchus contortus in parasite resistance of Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’élevage caprins en zone tropicale : analyse des fonctions et des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (3), pp.305-316</w:t>
@@ -3505,51 +3505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. S. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Schibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3736,161 +3736,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Xande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749701v1</w:t>
+                <w:t xml:space="preserve">hal-02747253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the body mass of goats from body measurements</w:t>
               </w:r>
@@ -3965,191 +3965,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+                <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ode Coppry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Xavier Xande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747253v1</w:t>
+                <w:t xml:space="preserve">hal-02749701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary supplementation on resistance to experimental infection with Haemonchus contortus in Creole kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 178 (3-4), pp.279-285. </w:t>
@@ -4264,90 +4264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carcass conformation and cut composition of Creole goat from Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (3), pp.507-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4387,442 +4387,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Naves</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Farant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Quenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662710v1</w:t>
+                <w:t xml:space="preserve">hal-02653633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Naves</w:t>
+                <w:t xml:space="preserve">A long term experiment of integrated control of nematode parasitism in Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.413-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653633v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long term experiment of integrated control of nematode parasitism in Creole goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Blaes</w:t>
+                <w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.413-414. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2099-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653438v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the type of experimental infection with Haemonchus contortus and post-weaning parasitism level on genetic evaluation of the resistance of Creole kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4895,51 +4895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral immune response in resistant and susceptible Creole kids experimentally infected with Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,90 +5041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and digestibility of naïve kids differing in genetic resistance and experimentally parasitized (indoors) with Haemonchus contortus in two successive challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum antibody responses in Creole kids experimentally infected with Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,609 +5436,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in resistance to gastro-intestinal strongyles during early lactation in Creole goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Qualité des carcasses de caprins créoles abattus à poids différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Limea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Menendez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ascens Gravillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.221-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655820v1</w:t>
+                <w:t xml:space="preserve">hal-02653917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des carcasses de caprins créoles abattus à poids différents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Genetic variability in resistance to gastro-intestinal strongyles during early lactation in Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bachand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (3), pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/ASC200640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653917v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the variability of kidding day in Creole goats in Guadeloupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Preweaning productivity of suckling goats and sheep in Guadeloupe (FWI) under intensive reproductive rate and grazing management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebio Ortega-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.08.014⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (2), pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:TROP.0000048444.38726.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675934v1</w:t>
+                <w:t xml:space="preserve">hal-02682169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preweaning productivity of suckling goats and sheep in Guadeloupe (FWI) under intensive reproductive rate and grazing management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Relevance of the variability of kidding day in Creole goats in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Xandé</w:t>
+                <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37 (2), pp.151-165. </w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (3), pp.241-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:TROP.0000048444.38726.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682169v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on productivity of peri-parturient rise in fecal egg counts in Creole goats in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,77 +6140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of post-grazing residues control and birth season on the body traits, reproductive performance and offspring's growth of suckling goats and ewes reared at pasture in Guadeloupe (FWI).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6790,605 +6790,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goats monitoring at the pasture scale combining neural network and time-lapse cameras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Willy Troupé</w:t>
+                <w:t xml:space="preserve">Le pâturage mixte bovins-petits ruminants : l'exemple des Antilles, intérêt et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Precisions Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Journées de l'AFPF : Quels bénéfices de l'élevage à l'herbe pour l'éleveur, l'animal, le consommateur et le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2019, Paris, France. pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737985v1</w:t>
+                <w:t xml:space="preserve">hal-02789165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pâturage mixte bovins-petits ruminants : l'exemple des Antilles, intérêt et limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Goats monitoring at the pasture scale combining neural network and time-lapse cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFPF : Quels bénéfices de l'élevage à l'herbe pour l'éleveur, l'animal, le consommateur et le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2019, Paris, France. pp.19-26</w:t>
+              <w:t xml:space="preserve">European Conference on Precisions Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789165v1</w:t>
+                <w:t xml:space="preserve">hal-02737985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition du risque d'infestation au sein d'un troupeau de petits-ruminants au pâturage tournant</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du réseau ModStatSAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire RITA Mayotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790210v1</w:t>
+                <w:t xml:space="preserve">hal-02790286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Naves</w:t>
+                <w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malia Bédèrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RITA Mayotte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790286v1</w:t>
+                <w:t xml:space="preserve">hal-02735107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Répartition du risque d'infestation au sein d'un troupeau de petits-ruminants au pâturage tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Journée du réseau ModStatSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735107v1</w:t>
+                <w:t xml:space="preserve">hal-02790210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of nematodes at different life stages, which stage should we target?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,713 +7450,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longevity, an adaptation trait of Creole goats to tropical climate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741669v1</w:t>
+                <w:t xml:space="preserve">hal-02739675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longevity, an adaptation trait of Creole goats to tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Zsuppan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739675v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la production de viande caprine en Guadeloupe via la mise en place d’un schéma de sélection dans la race locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+                <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism : an example in the humid tropics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ranjit Manicom</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Technique AMADEPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Schoelcher, France</w:t>
+              <w:t xml:space="preserve">11. International Conference on Goats (ICG )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749549v1</w:t>
+                <w:t xml:space="preserve">hal-02806169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism : an example in the humid tropics.</w:t>
+                <w:t xml:space="preserve">Évaluer le poids des petits ruminants sans peser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Goats (ICG )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">9. Journée Technique AMADEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806169v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le poids des petits ruminants sans peser</w:t>
+                <w:t xml:space="preserve">Résistance aux anthelminthiques des parasites gastro-intestinaux des petits ruminants - résultats d'une enquête en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Naves</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Madassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Technique AMADEPA</w:t>
+              <w:t xml:space="preserve">9. Journées Techniques de l'AMADEPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748803v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux anthelminthiques des parasites gastro-intestinaux des petits ruminants - résultats d'une enquête en Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Amélioration de la production de viande caprine en Guadeloupe via la mise en place d’un schéma de sélection dans la race locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ferre</w:t>
+                <w:t xml:space="preserve">Marilene Madassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Madassamy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ranjit Manicom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Techniques de l'AMADEPA</w:t>
+              <w:t xml:space="preserve">9. Journée Technique AMADEPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746561v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of gastrointestinal parasitism of grazing small ruminants in the humid tropics</w:t>
               </w:r>
@@ -8181,51 +8181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8261,454 +8261,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTL associated with gastroinstestinal nematode resistance in Creole goat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+                <w:t xml:space="preserve">Contrôle intégré du parasitisme gastro-intestinal des petits ruminants au pâturage en zone tropicale humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16. Rencontres Recherche Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193474v1</w:t>
+                <w:t xml:space="preserve">hal-02757701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génétique pour la maîtrise des strongyloses : cas particulier de la chèvre Créole en Guadeloupe.</w:t>
+                <w:t xml:space="preserve">Identification of QTL associated with gastroinstestinal nematode resistance in Creole goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758438v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle intégré du parasitisme gastro-intestinal des petits ruminants au pâturage en zone tropicale humide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">La sélection génétique pour la maîtrise des strongyloses : cas particulier de la chèvre Créole en Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres Recherche Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757701v1</w:t>
+                <w:t xml:space="preserve">hal-02758438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of local genetic resources: the case of the Creole breeds of Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Quenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Farant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8882,195 +8882,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcass conformation and description of Creole goat of Guadeloupe : Initial results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Différents angles d'étude de la résistance génétique aux strongles chez les caprins créoles de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Querétaro, Mexico. 517 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752874v1</w:t>
+                <w:t xml:space="preserve">hal-02757024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemonchus contortus infection affects feed intake and diet digestibility in Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,462 +9085,462 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Goats “Sustainable Goat Production: Challenges and Opportunities of Small and Large Enterprises”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Querétaro, Mexico. 529 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents angles d'étude de la résistance génétique aux strongles chez les caprins créoles de Guadeloupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Genetic evaluation of resistance to strongyles in Creoles kids is affected by protein supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">9. International Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Querétaro, Mexico. 517 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757024v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evaluation of resistance to strongyles in Creoles kids is affected by protein supplementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Experimental haemonchosis in resistant and susceptible Creole kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vachiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Querétaro, Mexico. 517 p</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752099v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental haemonchosis in resistant and susceptible Creole kids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+                <w:t xml:space="preserve">Carcass conformation and description of Creole goat of Guadeloupe : Initial results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia L. Limea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vachiery</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Alexandre, R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">9. International Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Querétaro, Mexico. 517 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752129v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of blood immunoglobulin responses to &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; in resistant and susceptible Creole kids naturally infected with gastrointestinal strongyles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,51 +9647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9740,519 +9740,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution du peuplement helminthique en élevage caprin viande en milieu tropical humide : une technique pour maintenir la diversité des populations parasitaires et contrôler les résistances aux anti-parasitaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
+                <w:t xml:space="preserve">Genetic variability on post-weaning growth traits in Creole goats reared on pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, La Chatre, France</w:t>
+              <w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763012v1</w:t>
+                <w:t xml:space="preserve">hal-02760092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic criterion of resilience to improve genetic resistance to gastro-intestinal strongyles and growth in Creole goats under humid tropics.</w:t>
+                <w:t xml:space="preserve">Genetic variability on post-weaning growth traits in Creole goats reared on pasture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Candidate Genes for Animal Health</w:t>
+              <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830917v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability on post-weaning growth traits in Creole goats reared on pasture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution du peuplement helminthique en élevage caprin viande en milieu tropical humide : une technique pour maintenir la diversité des populations parasitaires et contrôler les résistances aux anti-parasitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. Colloque National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, La Chatre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760092v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability on post-weaning growth traits in Creole goats reared on pasture.</w:t>
+                <w:t xml:space="preserve">A synthetic criterion of resilience to improve genetic resistance to gastro-intestinal strongyles and growth in Creole goats under humid tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Candidate Genes for Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830374v1</w:t>
+                <w:t xml:space="preserve">hal-02830917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance au parasitisme interne chez les caprins Créoles</w:t>
               </w:r>
@@ -10484,51 +10484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive performances of Creole goat in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10900,77 +10900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -11037,51 +11037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,51 +11171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ganteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11318,51 +11318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t>
@@ -11430,77 +11430,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilene Madassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjit Manicom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International conference on goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. pp.1, 2012</w:t>
@@ -11568,51 +11568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Babilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11676,77 +11676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI. International Conference on Goats (ICG 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Gran canarias, Spain</w:t>
@@ -11801,77 +11801,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Farant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Quenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Recife, Brazil. 2010</w:t>
@@ -11913,90 +11913,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des carcasses de caprins créoles abattus à poids différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascens Gravillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées "Sciences du Muscle et Technologies des Viandes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12426,51 +12426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Xande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12612,51 +12612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3374C5A"/>
+    <w:nsid w:val="C1C7AA6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12843,51 +12843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-arquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0153-6818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449399v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Emilie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alann Caderhoussin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frabi.2024.1367936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troupe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02555-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ce&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.628686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C&#233;riac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ticia Lim&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.671948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.05.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Madani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2018.07.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03VCLTD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-017-1258-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Jayles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1248-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Salah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.01.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282CB1FJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123101v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.11.071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5F53PF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere de La Chevroti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. S. Bishop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02341.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWT29JQ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Limea" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9451-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31Z5F9BV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000403" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000035X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.01.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDN1P0R7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N.J. Kooyman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2007.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C54XC505-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200640" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascens Gravillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TROP.0000048444.38726.61" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E1CCF3827C4853C6E147FEB7CFE5F8CAA33BEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.07.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N343XC2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Colas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Marie-Joseph" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Oxybel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Zsuppan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Madassamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Manicom" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Madassamy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193474v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bishop" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758438v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alexandre, R." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752129v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucina Abinne Molza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760092v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765671v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771153v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750313v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820816v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832652v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830810v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kandassamy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-arquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0153-6818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449399v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Emilie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alann Caderhoussin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frabi.2024.1367936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troupe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02555-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve C&#233;riac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ticia Lim&#233;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.671948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ce&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.628686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.05.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Madani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2018.07.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03VCLTD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-017-1258-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Jayles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1248-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Salah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.01.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282CB1FJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.11.071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5F53PF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere de La Chevroti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. S. Bishop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02341.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWT29JQ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Limea" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9451-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31Z5F9BV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000403" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000035X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.01.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDN1P0R7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N.J. Kooyman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2007.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C54XC505-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascens Gravillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200640" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TROP.0000048444.38726.61" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E1CCF3827C4853C6E147FEB7CFE5F8CAA33BEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.07.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N343XC2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Colas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Marie-Joseph" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Oxybel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737985v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735107v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Zsuppan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748803v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746561v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Madassamy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Madassamy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Manicom" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bishop" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758438v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752129v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alexandre, R." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucina Abinne Molza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830917v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765671v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771153v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750313v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820816v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832652v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830810v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kandassamy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>