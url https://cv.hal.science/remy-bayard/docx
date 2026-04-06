--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -867,278 +867,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELS FOR ESTIMATING SOLID WASTE PRODUCTION IN HOSPITALITY ESTABLISHMENTS IN JOÃO PESSOA, BRAZIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Do Nascimento Quaresma</w:t>
+                <w:t xml:space="preserve">Efetividade da coleta seletiva como estratégia de redução dos resíduos sólidos domiciliares a serem dispostos em aterros sanitários</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Moreira De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Barbosa Athayde Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joácio de Araújo Morais Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista AIDIS de ingeniería y ciencias ambientales: Investigación, desarrollo y práctica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.371-391. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.2.85672⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.118-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.1.84622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956340v1</w:t>
+                <w:t xml:space="preserve">hal-04956197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efetividade da coleta seletiva como estratégia de redução dos resíduos sólidos domiciliares a serem dispostos em aterros sanitários</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELS FOR ESTIMATING SOLID WASTE PRODUCTION IN HOSPITALITY ESTABLISHMENTS IN JOÃO PESSOA, BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Do Nascimento Quaresma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Barbosa Athayde Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erivaldo Lopes De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Moreira De Oliveira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joácio Morais Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista AIDIS de ingeniería y ciencias ambientales: Investigación, desarrollo y práctica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.118-135. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.371-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.1.84622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.2.85672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956197v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
               </w:r>
@@ -2960,408 +2960,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Pre-treatments Evaluation of Cattle Manure Before Anaerobic Digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Buffière</w:t>
+                <w:t xml:space="preserve">Tailoring Biodegradability of Poly(Butylene Succinate)/Poly(Lactic Acid) Blends With a Deep Eutectic Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mattlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01022-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565734v1</w:t>
+                <w:t xml:space="preserve">hal-03278496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the Evaluation of Industrial Mechanical Pretreatments before Anaerobic Digesters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Mechanical Pre-treatments Evaluation of Cattle Manure Before Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25040860⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01022-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480754v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Biodegradability of Poly(Butylene Succinate)/Poly(Lactic Acid) Blends With a Deep Eutectic Solvent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+                <w:t xml:space="preserve">Methods for the Evaluation of Industrial Mechanical Pretreatments before Anaerobic Digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Amaya Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rùben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.7. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25040860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278496v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of sensors based on encapsulated algae for pesticide detection in water</w:t>
               </w:r>
@@ -3868,382 +3868,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of long term ecotoxicity of urban stormwaters using a multigenerational bioassay on Ceriodaphnia dubia: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">Adriana Wigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benbelkacem</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF ENVIRONMENTAL SCIENCE AND HEALTH PART A-TOXIC/HAZARDOUS SUBSTANCES &amp; ENVIRONMENTAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.244-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10934529.2017.1394722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966232v1</w:t>
+                <w:t xml:space="preserve">hal-01618107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Storage Conditions, Total Solids Content and Silage Additives on Fermentation Profiles and Methane Preservation of Cattle Manure Before Anaerobic Digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0255-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01942683v1</w:t>
+                <w:t xml:space="preserve">hal-01966232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of long term ecotoxicity of urban stormwaters using a multigenerational bioassay on Ceriodaphnia dubia: A preliminary study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Devaux</w:t>
+                <w:t xml:space="preserve">Effects of Storage Conditions, Total Solids Content and Silage Additives on Fermentation Profiles and Methane Preservation of Cattle Manure Before Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF ENVIRONMENTAL SCIENCE AND HEALTH PART A-TOXIC/HAZARDOUS SUBSTANCES &amp; ENVIRONMENTAL ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (3), pp.244-252. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.2307-2317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10934529.2017.1394722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0255-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618107v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-ensiling of cattle manure before biogas production: Effects of fermentation stimulants and inhibitors on biomass and methane preservation</w:t>
               </w:r>
@@ -4669,827 +4669,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’analyse de résidus de toilettes sèches collectés lors d’un festival de musique électronique pour le suivi de consommation de drogues récréatives</w:t>
+                <w:t xml:space="preserve">Comprehensive two-dimensional gas chromatography for biogas and biomethane analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Bottinelli</w:t>
+                <w:t xml:space="preserve">F. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Boucher</w:t>
+                <w:t xml:space="preserve">E. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antinéa Airieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">M. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bévalot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (2), pp.212-219. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1524, pp.222-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966220v1</w:t>
+                <w:t xml:space="preserve">hal-01966227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">Cattle manure for biogas production. Does ensiling and wheat straw addition enhance preservation of biomass and methane potential?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t>
+              <w:t xml:space="preserve">Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17597269.2017.1387751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948995v1</w:t>
+                <w:t xml:space="preserve">hal-01692799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cattle manure for biogas production. Does ensiling and wheat straw addition enhance preservation of biomass and methane potential?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hiligsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.154-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17597269.2017.1387751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692799v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive two-dimensional gas chromatography for biogas and biomethane analysis</w:t>
+                <w:t xml:space="preserve">Intérêt de l’analyse de résidus de toilettes sèches collectés lors d’un festival de musique électronique pour le suivi de consommation de drogues récréatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hilaire</w:t>
+                <w:t xml:space="preserve">Charline Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Basset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Alexandra Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antinéa Airieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thiebaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Bévalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1524, pp.222-232. </w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.212-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.09.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966227v1</w:t>
+                <w:t xml:space="preserve">hal-01966220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing storage of a catch crop before biogas production: Impact of ensiling and wilting under unsuitable weather conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Identification and assessment of ecotoxicological hazards attributable to pollutants in urban wet weather discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Orias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.03.017⟩</w:t>
+              <w:t xml:space="preserve">Environ. Sci.: Processes Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.1150-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7EM00159B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692787v1</w:t>
+                <w:t xml:space="preserve">hal-01567078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and assessment of ecotoxicological hazards attributable to pollutants in urban wet weather discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Orias</w:t>
+                <w:t xml:space="preserve">Optimizing storage of a catch crop before biogas production: Impact of ensiling and wilting under unsuitable weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environ. Sci.: Processes Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.1150-1168. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.84-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7EM00159B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567078v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité des estimations des quantités de terres à dépolluer. Retour d’expérience sur 23 sites industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Demougeot-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faucheux Claire</w:t>
+                <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couffignal Bénédicte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Bénédicte Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UPDSMag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5527,51 +5527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assainissement par toilettes sèches à litière biomaîtrisée : premiers résultats d’une expérimentation menée en milieu rural (Grande Plaine, commune de Gros-Morne, Haïti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaneson Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,90 +5882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5993,334 +5993,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821020v1</w:t>
+                <w:t xml:space="preserve">hal-01947408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bollon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">J. Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947408v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimization of the total solid content in high-solid (dry) municipal solid waste digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,64 +6406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the correlations between biodegradability of lignocellulosic feedstocks in anaerobic digestion process and their biochemical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,291 +6517,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-compostage de résidus solides de toilettes sèches mobiles en présence de déchets verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bévalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t>
+              <w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161058v1</w:t>
+                <w:t xml:space="preserve">hal-03160589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-compostage de résidus solides de toilettes sèches mobiles en présence de déchets verts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.40-53. </w:t>
+              <w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160589v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des résidus solides urbains à Cité Soleil (Haïti) : mise en place d'une plateforme de compostage décentralisée</w:t>
               </w:r>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,51 +7239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,51 +7372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7470,693 +7470,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Araujos Morais</w:t>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. M. Chovelon</w:t>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.1797-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697862v1</w:t>
+                <w:t xml:space="preserve">insu-00649340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Galland</w:t>
+                <w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Ayadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belard</w:t>
+                <w:t xml:space="preserve">J. de Araujos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">J. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966239v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.J. Tinet</w:t>
+                <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Oxarango</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (8), pp.1797-1806. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00649340v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827</w:t>
@@ -8198,51 +8198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation : il faut y aller !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaneson Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8267,51 +8267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Araújo Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8392,103 +8392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8565,51 +8565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kintzuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180, pp.165-172. </w:t>
@@ -8672,77 +8672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The remediation of wastewater containing 4-chlorophenol using integrated photocatalytic and biological treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Sreekrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8795,338 +8795,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerobic microbial activity in fresh and aged bottom ashes from municipal solid waste incineration (MSWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osnick Joseph</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Pestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (6), pp.739-746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424305v1</w:t>
+                <w:t xml:space="preserve">hal-01956359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic microbial activity in fresh and aged bottom ashes from municipal solid waste incineration (MSWI)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osnick Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evens Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956359v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osnick Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier‐pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379</w:t>
@@ -9155,130 +9155,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osnick Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424912v1</w:t>
@@ -9289,51 +9289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biological pretreatment of coarse MSW on landfill behaviour: laboratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Araujo Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9466,51 +9466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (10), pp.1791-1800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9694,77 +9694,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic and anaerobic biodegradability of polymer films and physico-chemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Massardier-Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cruard-Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 91 (3), pp.620-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9841,51 +9841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 132(2-3), pp.277-286. </w:t>
@@ -9987,51 +9987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10108,51 +10108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10203,51 +10203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10298,51 +10298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10380,90 +10380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10548,51 +10548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10630,51 +10630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of Supernatants of Pure Cultures of Streptomyces thermocarboxydus NH50 to Reduce Chromium Toxicity and Mobility in Contaminated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10738,51 +10738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10829,51 +10829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of supernatants of pure cultures of Streptomyces thermocarboxydus NH50 to reduce chromium toxicity and mobility in contaminated soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,77 +10946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microbial activity on the mobility of chromium in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11054,77 +11054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du terme source des déchets en scénarios de stockage ou de valorisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaques Mehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11214,51 +11214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhane Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 46 (1-2), pp.61-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11309,64 +11309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 34 (14), pp.3551-3560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11404,77 +11404,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of hydrocarbon mobility in soil-water and soil-supercritical carbon dioxide systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53 (4), pp.639-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,51 +11538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhane Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (12), pp.2383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11607,51 +11607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodétérioration microbienne des déchets : définitions, principes et méthodes d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12421,51 +12421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13394,51 +13394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joacio Morais de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13588,51 +13588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13703,273 +13703,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Burstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Salon POLLUTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957851v1</w:t>
+                <w:t xml:space="preserve">hal-02025377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon POLLUTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025377v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an integrated microfluidic algal biosensor for water pollution: tests on real samples</w:t>
               </w:r>
@@ -14132,51 +14132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées Maghreb-Europe Materiaux et Applications aux DIspositifs et CApteurs (MADICA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, MAHDIA, Tunisia</w:t>
@@ -14451,51 +14451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved methodology to assess the organic biodegradability and the biomethane potential of organic wastes for anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15088,355 +15088,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du stockage des déchets agricoles avant méthanisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Assainissement par toilettes sèches à litière biomaîtrisée et compostage des résidus solides : premiers résultats d’une expérimentation menée à Gros-Morne (Haïti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaneson Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Naquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la méthanisation – Applications Agricoles et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque E3D, Eau, Déchets et Développement Durable. 7-11 mars 2016 à Lomé (Togo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958109v1</w:t>
+                <w:t xml:space="preserve">hal-02044004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a microfluidic optical algal biosensor in a portative system for the on-line monitoring of urban wet-weather discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation du stockage des déchets agricoles avant méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2016 - 10èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs, Nov 2016, MADHIA, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, MADHIA, Tunisia</w:t>
+              <w:t xml:space="preserve">Journée de la méthanisation – Applications Agricoles et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535916v1</w:t>
+                <w:t xml:space="preserve">hal-01958109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assainissement par toilettes sèches à litière biomaîtrisée et compostage des résidus solides : premiers résultats d’une expérimentation menée à Gros-Morne (Haïti)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of a microfluidic optical algal biosensor in a portative system for the on-line monitoring of urban wet-weather discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E3D, Eau, Déchets et Développement Durable. 7-11 mars 2016 à Lomé (Togo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lomé, Togo</w:t>
+              <w:t xml:space="preserve">MADICA 2016 - 10èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs, Nov 2016, MADHIA, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, MADHIA, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044004v1</w:t>
+                <w:t xml:space="preserve">hal-01535916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes de réflexion et éléments de solution pour une diffusion plus soutenue de la méthanisation des déchets solides dans les pays en développement.</w:t>
               </w:r>
@@ -15474,51 +15474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Edem Koledzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E3D, Eau, Déchets et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15543,77 +15543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15772,51 +15772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16233,64 +16233,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de traitement aérobie dans la filière TMB (Traitements Mécano-Biologiques) - Production de composts, stabilisation avant stockage ultime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et Composts. Avancées scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, https://www.lavoisier.fr/livre/environnement/compostage-et-composts/de-guardia/descriptif-9782743023591, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16315,51 +16315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas production from agricultural waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16423,51 +16423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duchaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16563,51 +16563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la recherche universitaire à la compréhension du stress qualitatif et quantitatif de l’eau en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16748,51 +16748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADFFFF95"/>
+    <w:nsid w:val="4E7BAE8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16979,51 +16979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-bayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Do Nascimento Quaresma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Barbosa Athayde J&#250;nior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio de Ara&#250;jo Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06075-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivaldo Lopes De Souza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.2.85672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira De Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.1.84622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Marcon Belli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamilton Pospissil Garbossa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Franco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos Junior" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Belli Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02803-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Quaresma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges De Castilhos Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-415220240042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.975438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Nadaleti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Rech Debiasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Jo&#227;o Gon&#231;alves Moreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Oestreicher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bilmes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Jobbagy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AY02145K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBXHSLR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quitadamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Iovine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhadj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr7100647" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2017.1394722" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Airieau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.09.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.09.071" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EM00159B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faucheux Claire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couffignal B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaneson Lacour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3618" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourcier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Matejka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2419" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Sreekrishnan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.09.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBPNJ2BQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cruard-Pradet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307907v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958271v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044004v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaroo G." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Koledzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903324v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043652v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fernandes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duchaufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12419" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401087v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epn.ht" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-bayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Do Nascimento Quaresma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Barbosa Athayde J&#250;nior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio de Ara&#250;jo Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06075-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira De Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.1.84622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivaldo Lopes De Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.2.85672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Marcon Belli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamilton Pospissil Garbossa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Franco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos Junior" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Belli Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02803-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Quaresma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges De Castilhos Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-415220240042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.975438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Nadaleti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Rech Debiasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Jo&#227;o Gon&#231;alves Moreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Oestreicher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bilmes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Jobbagy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AY02145K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBXHSLR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quitadamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Iovine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhadj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr7100647" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2017.1394722" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.09.071" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966220v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Airieau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.09.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EM00159B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaneson Lacour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3618" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourcier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Matejka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2419" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Sreekrishnan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.09.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBPNJ2BQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cruard-Pradet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307907v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958271v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044004v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaroo G." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Koledzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903324v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043652v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fernandes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duchaufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12419" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401087v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epn.ht" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>