--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t>
+                <w:t xml:space="preserve">Quantitative study of microplastic degradation in urban hydrosystems: Comparing in situ environmentally aged microplastics vs. artificially aged materials generated via accelerated photo-oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Cavali</w:t>
+                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t>
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
+                <w:t xml:space="preserve">Diego Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.137087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921605v1</w:t>
+                <w:t xml:space="preserve">hal-04862774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of microplastic degradation in urban hydrosystems: Comparing in situ environmentally aged microplastics vs. artificially aged materials generated via accelerated photo-oxidation</w:t>
+                <w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+                <w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Lopez</w:t>
+                <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+                <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.137087. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862774v2</w:t>
+                <w:t xml:space="preserve">hal-04921605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de l’épandage agricole de produits résiduaires organiques (PRO) avec le ver de terre Eisenia fetida</w:t>
               </w:r>
@@ -733,883 +733,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuse derived fuel produced in Brazil: physico-chemical analysis, standards and opportunities for energy recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELS FOR ESTIMATING SOLID WASTE PRODUCTION IN HOSPITALITY ESTABLISHMENTS IN JOÃO PESSOA, BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Do Nascimento Quaresma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Barbosa Athayde Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjane Damasceno de Oliveira</w:t>
+                <w:t xml:space="preserve">Erivaldo Lopes De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Fernando Thomé Jucá</w:t>
+                <w:t xml:space="preserve">Joácio Morais Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02107-1⟩</w:t>
+              <w:t xml:space="preserve">Revista AIDIS de ingeniería y ciencias ambientales: Investigación, desarrollo y práctica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.371-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.2.85672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962109v1</w:t>
+                <w:t xml:space="preserve">hal-04956340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efetividade da coleta seletiva como estratégia de redução dos resíduos sólidos domiciliares a serem dispostos em aterros sanitários</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refuse derived fuel produced in Brazil: physico-chemical analysis, standards and opportunities for energy recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjane Damasceno de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Borges de Castilhos Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Moreira De Oliveira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sérgio Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fernando Thomé Jucá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista AIDIS de ingeniería y ciencias ambientales: Investigación, desarrollo y práctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.1.84622⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.666-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02107-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956197v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELS FOR ESTIMATING SOLID WASTE PRODUCTION IN HOSPITALITY ESTABLISHMENTS IN JOÃO PESSOA, BRAZIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Do Nascimento Quaresma</w:t>
+                <w:t xml:space="preserve">Efetividade da coleta seletiva como estratégia de redução dos resíduos sólidos domiciliares a serem dispostos em aterros sanitários</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Moreira De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Barbosa Athayde Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joácio de Araújo Morais Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista AIDIS de ingeniería y ciencias ambientales: Investigación, desarrollo y práctica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.371-391. </w:t>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.118-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.2.85672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.1.84622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956340v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of plastic debris in the South American Atlantic Ocean coast – Distribution, characteristics, policies and legal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Igor Marcon Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+                <w:t xml:space="preserve">Luis Hamilton Pospissil Garbossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Borges de Castilhos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 938, pp.173197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766372v1</w:t>
+                <w:t xml:space="preserve">hal-04956233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of plastic debris in the South American Atlantic Ocean coast – Distribution, characteristics, policies and legal aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the co-anaerobic digestion of food and garden wastes in a two-stage pilot system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Malinowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Marcon Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Franco</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Belli Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando Borges de Castilhos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 938, pp.173197. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02803-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956233v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the co-anaerobic digestion of food and garden wastes in a two-stage pilot system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Malinowsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Igor Marcon Belli</w:t>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Belli Filho</w:t>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02803-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934861v1</w:t>
+                <w:t xml:space="preserve">hal-04766372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS tool and legal aspects to support the management of the organic fraction of municipal solid waste in two Brazilian cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Marcon Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Quaresma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Borges De Castilhos Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1790,103 +1790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-hydrothermal carbonization of pine residual sawdust and non-dewatered sewage sludge – effect of reaction conditions on hydrochar characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 340, pp.117994. </w:t>
@@ -1924,64 +1924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on hydrothermal carbonization of potential biomass wastes, characterization and environmental applications of hydrochar, and biorefinery perspectives of the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dutra de Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Moreira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Malinowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,51 +2430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start-up phase optimization of two-phase anaerobic digestion of food waste: Effects of organic loading rate and hydraulic retention time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Malinowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willian Nadaleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha D Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2960,408 +2960,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Biodegradability of Poly(Butylene Succinate)/Poly(Lactic Acid) Blends With a Deep Eutectic Solvent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+                <w:t xml:space="preserve">Mechanical Pre-treatments Evaluation of Cattle Manure Before Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00007⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01022-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278496v1</w:t>
+                <w:t xml:space="preserve">hal-02565734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Pre-treatments Evaluation of Cattle Manure Before Anaerobic Digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Buffière</w:t>
+                <w:t xml:space="preserve">Methods for the Evaluation of Industrial Mechanical Pretreatments before Anaerobic Digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Amaya Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rùben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01022-4⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25040860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565734v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the Evaluation of Industrial Mechanical Pretreatments before Anaerobic Digesters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Tailoring Biodegradability of Poly(Butylene Succinate)/Poly(Lactic Acid) Blends With a Deep Eutectic Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mattlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (4), pp.860. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25040860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480754v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of sensors based on encapsulated algae for pesticide detection in water</w:t>
               </w:r>
@@ -3868,382 +3868,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of long term ecotoxicity of urban stormwaters using a multigenerational bioassay on Ceriodaphnia dubia: A preliminary study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Wigh</w:t>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bony</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF ENVIRONMENTAL SCIENCE AND HEALTH PART A-TOXIC/HAZARDOUS SUBSTANCES &amp; ENVIRONMENTAL ENGINEERING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10934529.2017.1394722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618107v1</w:t>
+                <w:t xml:space="preserve">hal-01966232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Buffière</w:t>
+                <w:t xml:space="preserve">Effects of Storage Conditions, Total Solids Content and Silage Additives on Fermentation Profiles and Methane Preservation of Cattle Manure Before Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.2307-2317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0255-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966232v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Storage Conditions, Total Solids Content and Silage Additives on Fermentation Profiles and Methane Preservation of Cattle Manure Before Anaerobic Digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Assessment of long term ecotoxicity of urban stormwaters using a multigenerational bioassay on Ceriodaphnia dubia: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Wigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (12), pp.2307-2317. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF ENVIRONMENTAL SCIENCE AND HEALTH PART A-TOXIC/HAZARDOUS SUBSTANCES &amp; ENVIRONMENTAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.244-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0255-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10934529.2017.1394722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942683v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-ensiling of cattle manure before biogas production: Effects of fermentation stimulants and inhibitors on biomass and methane preservation</w:t>
               </w:r>
@@ -4669,524 +4669,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive two-dimensional gas chromatography for biogas and biomethane analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cattle manure for biogas production. Does ensiling and wheat straw addition enhance preservation of biomass and methane potential?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.09.071⟩</w:t>
+              <w:t xml:space="preserve">Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17597269.2017.1387751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966227v1</w:t>
+                <w:t xml:space="preserve">hal-01692799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cattle manure for biogas production. Does ensiling and wheat straw addition enhance preservation of biomass and methane potential?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hiligsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.154-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17597269.2017.1387751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692799v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t>
+                <w:t xml:space="preserve">Intérêt de l’analyse de résidus de toilettes sèches collectés lors d’un festival de musique électronique pour le suivi de consommation de drogues récréatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Liu</w:t>
+                <w:t xml:space="preserve">Charline Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hiligsmann</w:t>
+                <w:t xml:space="preserve">Alexandra Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Antinéa Airieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bévalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948995v1</w:t>
+                <w:t xml:space="preserve">hal-01966220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’analyse de résidus de toilettes sèches collectés lors d’un festival de musique électronique pour le suivi de consommation de drogues récréatives</w:t>
+                <w:t xml:space="preserve">Comprehensive two-dimensional gas chromatography for biogas and biomethane analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Bottinelli</w:t>
+                <w:t xml:space="preserve">F. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Boucher</w:t>
+                <w:t xml:space="preserve">E. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antinéa Airieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">M. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bévalot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (2), pp.212-219. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1524, pp.222-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966220v1</w:t>
+                <w:t xml:space="preserve">hal-01966227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and assessment of ecotoxicological hazards attributable to pollutants in urban wet weather discharges</w:t>
               </w:r>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UPDSMag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5527,51 +5527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assainissement par toilettes sèches à litière biomaîtrisée : premiers résultats d’une expérimentation menée en milieu rural (Grande Plaine, commune de Gros-Morne, Haïti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaneson Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,90 +5882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5993,334 +5993,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bollon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947408v1</w:t>
+                <w:t xml:space="preserve">hal-01821020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guendouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821020v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimization of the total solid content in high-solid (dry) municipal solid waste digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,64 +6406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the correlations between biodegradability of lignocellulosic feedstocks in anaerobic digestion process and their biochemical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,291 +6517,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-compostage de résidus solides de toilettes sèches mobiles en présence de déchets verts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.40-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.183⟩</w:t>
+              <w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160589v1</w:t>
+                <w:t xml:space="preserve">hal-03161058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-compostage de résidus solides de toilettes sèches mobiles en présence de déchets verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bévalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t>
+              <w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.40-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161058v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des résidus solides urbains à Cité Soleil (Haïti) : mise en place d'une plateforme de compostage décentralisée</w:t>
               </w:r>
@@ -6921,77 +6921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid mixing and solid segregation in high-solid anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,64 +7226,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,810 +7353,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t>
+                <w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Araujos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2890⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172033v1</w:t>
+                <w:t xml:space="preserve">hal-00697862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+                <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.03.003⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00649340v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Araujos Morais</w:t>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. M. Chovelon</w:t>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697862v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
+                <w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chardin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N°60 - Juin 2011, pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651721v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Galland</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Ayadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belard</w:t>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (1), pp.131-139. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.1797-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966239v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827</w:t>
@@ -8198,51 +8198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation : il faut y aller !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaneson Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8261,273 +8261,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Araújo Morais</w:t>
+                <w:t xml:space="preserve">A. Abdelhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ducom</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 175 (1-3), pp.23-32</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956365v1</w:t>
+                <w:t xml:space="preserve">hal-01956363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Araújo Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdelhay</w:t>
+                <w:t xml:space="preserve">F. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 175 (1-3), pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956363v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term moisture measurements in large-scale bioreactor cells using TDR and neutron probes</w:t>
               </w:r>
@@ -8565,51 +8565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kintzuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180, pp.165-172. </w:t>
@@ -8672,77 +8672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The remediation of wastewater containing 4-chlorophenol using integrated photocatalytic and biological treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Sreekrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8795,338 +8795,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic microbial activity in fresh and aged bottom ashes from municipal solid waste incineration (MSWI)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pestre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Osnick Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evens Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956359v1</w:t>
+                <w:t xml:space="preserve">hal-02424305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerobic microbial activity in fresh and aged bottom ashes from municipal solid waste incineration (MSWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (6), pp.739-746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424305v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osnick Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Métivier‐pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379</w:t>
@@ -9155,130 +9155,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osnick Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osnick Joseph</w:t>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424912v1</w:t>
@@ -9289,103 +9289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biological pretreatment of coarse MSW on landfill behaviour: laboratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Araujo Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Fifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (7), pp.1361-1369</w:t>
@@ -9414,103 +9414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance to assess the efficiency of a mechanical–biological treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Araújo Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (10), pp.1791-1800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9694,77 +9694,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic and anaerobic biodegradability of polymer films and physico-chemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Massardier-Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cruard-Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 91 (3), pp.620-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9841,51 +9841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 132(2-3), pp.277-286. </w:t>
@@ -9987,51 +9987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10108,51 +10108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10203,51 +10203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10298,51 +10298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10380,90 +10380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10548,51 +10548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10630,51 +10630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of Supernatants of Pure Cultures of Streptomyces thermocarboxydus NH50 to Reduce Chromium Toxicity and Mobility in Contaminated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10738,51 +10738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10829,51 +10829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of supernatants of pure cultures of Streptomyces thermocarboxydus NH50 to reduce chromium toxicity and mobility in contaminated soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,77 +10946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microbial activity on the mobility of chromium in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11054,51 +11054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du terme source des déchets en scénarios de stockage ou de valorisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11214,51 +11214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhane Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 46 (1-2), pp.61-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11309,64 +11309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 34 (14), pp.3551-3560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11404,77 +11404,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of hydrocarbon mobility in soil-water and soil-supercritical carbon dioxide systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53 (4), pp.639-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,51 +11538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhane Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (12), pp.2383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11607,51 +11607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodétérioration microbienne des déchets : définitions, principes et méthodes d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12035,286 +12035,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water pollution sensor using microalgae and xurography-based microfluidic chips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiufang Zhan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
+              <w:t xml:space="preserve">1st IEEE France Sensors Chapter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047764v1</w:t>
+                <w:t xml:space="preserve">hal-01958241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water pollution sensor using microalgae and xurography-based microfluidic chips.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Durrieu</w:t>
+                <w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE France Sensors Chapter Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958241v1</w:t>
+                <w:t xml:space="preserve">hal-02047764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité bio-physico-chimique de sédiments marins et fluviaux pour une meilleure gestion à terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bomin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12421,51 +12421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12611,51 +12611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12738,51 +12738,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et flux de microplastiques à l'échelle d'un bassin versant urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12790,51 +12790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12859,103 +12859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la dégradation du polyéthylène entre microplastiques urbains et particules vieillies artificiellement par photo-oxydation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okba Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
@@ -12984,51 +12984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme hydrologique des microplastiques en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13036,51 +13036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13105,90 +13105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des sources anthropiques à l’origine des microplastiques et des particules de pneu en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13230,90 +13230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustíveis derivados de resíduos sólidos: análise do cenário legal e normativo no Brasil e na União Europeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjane Damasceno de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fernando Thomé Jucá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Ramos Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13394,51 +13394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joacio Morais de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13582,394 +13582,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087067v1</w:t>
+                <w:t xml:space="preserve">hal-01957851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon POLLUTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025377v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Burstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Salon POLLUTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957851v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an integrated microfluidic algal biosensor for water pollution: tests on real samples</w:t>
               </w:r>
@@ -14132,51 +14132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées Maghreb-Europe Materiaux et Applications aux DIspositifs et CApteurs (MADICA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, MAHDIA, Tunisia</w:t>
@@ -14231,51 +14231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Amr Chamaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14451,51 +14451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved methodology to assess the organic biodegradability and the biomethane potential of organic wastes for anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14671,51 +14671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’outils de métrologie des RUTP: Conception d’un biocapteur algal à système microfluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14796,51 +14796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparatif expérimental des méthodes de détermination du silicium total dans un biogaz et un biométhane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14885,558 +14885,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to preserve the energy potential of organic residues during storage? Focus on anaerobic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Integrated whole-cell ecotoxicity assessment of urban wetweather discharges on Chlorella vulgaris: interest of whole-cell biomarkers for fast toxicity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692820v1</w:t>
+                <w:t xml:space="preserve">hal-01958271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated whole-cell ecotoxicity assessment of urban wetweather discharges on Chlorella vulgaris: interest of whole-cell biomarkers for fast toxicity monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barbe</w:t>
+                <w:t xml:space="preserve">How to preserve the energy potential of organic residues during storage? Focus on anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, villeurbanne, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958271v1</w:t>
+                <w:t xml:space="preserve">hal-01692820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assainissement par toilettes sèches à litière biomaîtrisée et compostage des résidus solides : premiers résultats d’une expérimentation menée à Gros-Morne (Haïti)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Optimisation du stockage des déchets agricoles avant méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Naquin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E3D, Eau, Déchets et Développement Durable. 7-11 mars 2016 à Lomé (Togo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lomé, Togo</w:t>
+              <w:t xml:space="preserve">Journée de la méthanisation – Applications Agricoles et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044004v1</w:t>
+                <w:t xml:space="preserve">hal-01958109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du stockage des déchets agricoles avant méthanisation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of a microfluidic optical algal biosensor in a portative system for the on-line monitoring of urban wet-weather discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la méthanisation – Applications Agricoles et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">MADICA 2016 - 10èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs, Nov 2016, MADHIA, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, MADHIA, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958109v1</w:t>
+                <w:t xml:space="preserve">hal-01535916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a microfluidic optical algal biosensor in a portative system for the on-line monitoring of urban wet-weather discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assainissement par toilettes sèches à litière biomaîtrisée et compostage des résidus solides : premiers résultats d’une expérimentation menée à Gros-Morne (Haïti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaneson Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2016 - 10èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs, Nov 2016, MADHIA, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, MADHIA, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque E3D, Eau, Déchets et Développement Durable. 7-11 mars 2016 à Lomé (Togo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535916v1</w:t>
+                <w:t xml:space="preserve">hal-02044004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes de réflexion et éléments de solution pour une diffusion plus soutenue de la méthanisation des déchets solides dans les pays en développement.</w:t>
               </w:r>
@@ -15474,51 +15474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Edem Koledzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E3D, Eau, Déchets et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15543,77 +15543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15772,51 +15772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15974,51 +15974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-particules organiques synthétiques : sources, transfert, quantification et impacts des micro- et nano-plastiques au sein des hydrosystèmes urbains - Etat de l’art des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16233,64 +16233,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de traitement aérobie dans la filière TMB (Traitements Mécano-Biologiques) - Production de composts, stabilisation avant stockage ultime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et Composts. Avancées scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, https://www.lavoisier.fr/livre/environnement/compostage-et-composts/de-guardia/descriptif-9782743023591, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16315,51 +16315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas production from agricultural waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16423,51 +16423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duchaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16563,51 +16563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la recherche universitaire à la compréhension du stress qualitatif et quantitatif de l’eau en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16748,51 +16748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E7BAE8F"/>
+    <w:nsid w:val="C011C29F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16979,51 +16979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-bayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Do Nascimento Quaresma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Barbosa Athayde J&#250;nior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio de Ara&#250;jo Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06075-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira De Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.1.84622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivaldo Lopes De Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.2.85672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Marcon Belli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamilton Pospissil Garbossa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Franco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos Junior" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Belli Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02803-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Quaresma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges De Castilhos Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-415220240042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.975438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Nadaleti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Rech Debiasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Jo&#227;o Gon&#231;alves Moreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Oestreicher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bilmes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Jobbagy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AY02145K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBXHSLR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quitadamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Iovine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhadj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr7100647" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2017.1394722" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.09.071" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966220v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Airieau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.09.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EM00159B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaneson Lacour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3618" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourcier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Matejka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2419" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Sreekrishnan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.09.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBPNJ2BQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cruard-Pradet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307907v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958271v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044004v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaroo G." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Koledzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903324v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043652v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fernandes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duchaufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12419" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401087v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epn.ht" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-bayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Do Nascimento Quaresma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Barbosa Athayde J&#250;nior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio de Ara&#250;jo Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06075-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivaldo Lopes De Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.2.85672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira De Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.1.84622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Marcon Belli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamilton Pospissil Garbossa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Franco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos Junior" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Belli Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02803-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Quaresma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges De Castilhos Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-415220240042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.975438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Nadaleti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Rech Debiasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Jo&#227;o Gon&#231;alves Moreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Oestreicher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bilmes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Jobbagy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AY02145K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBXHSLR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quitadamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Iovine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhadj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr7100647" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2017.1394722" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Airieau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.09.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.09.071" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EM00159B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaneson Lacour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3618" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourcier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Matejka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2419" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Sreekrishnan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.09.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBPNJ2BQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cruard-Pradet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307907v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958271v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044004v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaroo G." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Koledzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903324v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043652v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fernandes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duchaufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12419" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401087v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epn.ht" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>