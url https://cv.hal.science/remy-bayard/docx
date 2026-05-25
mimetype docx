--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of microplastic degradation in urban hydrosystems: Comparing in situ environmentally aged microplastics vs. artificially aged materials generated via accelerated photo-oxidation</w:t>
+                <w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+                <w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Lopez</w:t>
+                <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+                <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.137087. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862774v2</w:t>
+                <w:t xml:space="preserve">hal-04921605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t>
+                <w:t xml:space="preserve">Quantitative study of microplastic degradation in urban hydrosystems: Comparing in situ environmentally aged microplastics vs. artificially aged materials generated via accelerated photo-oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Cavali</w:t>
+                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t>
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
+                <w:t xml:space="preserve">Diego Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.137087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921605v1</w:t>
+                <w:t xml:space="preserve">hal-04862774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de l’épandage agricole de produits résiduaires organiques (PRO) avec le ver de terre Eisenia fetida</w:t>
               </w:r>
@@ -733,295 +733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELS FOR ESTIMATING SOLID WASTE PRODUCTION IN HOSPITALITY ESTABLISHMENTS IN JOÃO PESSOA, BRAZIL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refuse derived fuel produced in Brazil: physico-chemical analysis, standards and opportunities for energy recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erivaldo Lopes De Souza</w:t>
+                <w:t xml:space="preserve">Adjane Damasceno de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joácio Morais Júnior</w:t>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Borges de Castilhos Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fernando Thomé Jucá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista AIDIS de ingeniería y ciencias ambientales: Investigación, desarrollo y práctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.2.85672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.666-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02107-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956340v1</w:t>
+                <w:t xml:space="preserve">hal-04962109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuse derived fuel produced in Brazil: physico-chemical analysis, standards and opportunities for energy recovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armando Borges de Castilhos Júnior</w:t>
+                <w:t xml:space="preserve">MODELS FOR ESTIMATING SOLID WASTE PRODUCTION IN HOSPITALITY ESTABLISHMENTS IN JOÃO PESSOA, BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Do Nascimento Quaresma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Barbosa Athayde Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Peres</w:t>
+                <w:t xml:space="preserve">Erivaldo Lopes De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Fernando Thomé Jucá</w:t>
+                <w:t xml:space="preserve">Joácio Morais Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (1), pp.666-683. </w:t>
+              <w:t xml:space="preserve">Revista AIDIS de ingeniería y ciencias ambientales: Investigación, desarrollo y práctica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.371-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02107-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22201/iingen.0718378xe.2024.17.2.85672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962109v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efetividade da coleta seletiva como estratégia de redução dos resíduos sólidos domiciliares a serem dispostos em aterros sanitários</w:t>
               </w:r>
@@ -1118,498 +1118,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of plastic debris in the South American Atlantic Ocean coast – Distribution, characteristics, policies and legal aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Marcon Belli</w:t>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Hamilton Pospissil Garbossa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Franco</w:t>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando Borges de Castilhos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173197⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956233v1</w:t>
+                <w:t xml:space="preserve">hal-04766372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the co-anaerobic digestion of food and garden wastes in a two-stage pilot system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of plastic debris in the South American Atlantic Ocean coast – Distribution, characteristics, policies and legal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Marcon Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Hamilton Pospissil Garbossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Malinowsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Igor Marcon Belli</w:t>
+                <w:t xml:space="preserve">Davide Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Belli Filho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Armando Borges de Castilhos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 938, pp.173197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02803-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934861v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the co-anaerobic digestion of food and garden wastes in a two-stage pilot system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Malinowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Marcon Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+                <w:t xml:space="preserve">Paulo Belli Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02803-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766372v1</w:t>
+                <w:t xml:space="preserve">hal-04934861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS tool and legal aspects to support the management of the organic fraction of municipal solid waste in two Brazilian cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Marcon Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Quaresma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Borges De Castilhos Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1790,103 +1790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-hydrothermal carbonization of pine residual sawdust and non-dewatered sewage sludge – effect of reaction conditions on hydrochar characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 340, pp.117994. </w:t>
@@ -1924,64 +1924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on hydrothermal carbonization of potential biomass wastes, characterization and environmental applications of hydrochar, and biorefinery perspectives of the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dutra de Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Moreira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Malinowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,51 +2430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start-up phase optimization of two-phase anaerobic digestion of food waste: Effects of organic loading rate and hydraulic retention time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Malinowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willian Nadaleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha D Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4669,390 +4669,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cattle manure for biogas production. Does ensiling and wheat straw addition enhance preservation of biomass and methane potential?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Intérêt de l’analyse de résidus de toilettes sèches collectés lors d’un festival de musique électronique pour le suivi de consommation de drogues récréatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antinéa Airieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bévalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17597269.2017.1387751⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692799v1</w:t>
+                <w:t xml:space="preserve">hal-01966220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hiligsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 193, pp.154-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’analyse de résidus de toilettes sèches collectés lors d’un festival de musique électronique pour le suivi de consommation de drogues récréatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bévalot</w:t>
+                <w:t xml:space="preserve">Cattle manure for biogas production. Does ensiling and wheat straw addition enhance preservation of biomass and methane potential?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (2), pp.212-219. </w:t>
+              <w:t xml:space="preserve">Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2016.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17597269.2017.1387751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966220v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive two-dimensional gas chromatography for biogas and biomethane analysis</w:t>
               </w:r>
@@ -5882,90 +5882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6146,77 +6146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6263,51 +6263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimization of the total solid content in high-solid (dry) municipal solid waste digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,103 +6523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6921,51 +6921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid mixing and solid segregation in high-solid anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,51 +7226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,319 +7353,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t>
+                <w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">J. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Araujos Morais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N°60 - Juin 2011, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697862v1</w:t>
+                <w:t xml:space="preserve">hal-03172033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
+                <w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Araujos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">J. M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651721v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
               </w:r>
@@ -7791,144 +7762,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2890⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172033v1</w:t>
+                <w:t xml:space="preserve">hal-02651721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
               </w:r>
@@ -8073,64 +8073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,273 +8261,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdelhay</w:t>
+                <w:t xml:space="preserve">J. de Araújo Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 175 (1-3), pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956363v1</w:t>
+                <w:t xml:space="preserve">hal-01956365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Achour</w:t>
+                <w:t xml:space="preserve">A. Abdelhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rouez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 175 (1-3), pp.23-32</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956365v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term moisture measurements in large-scale bioreactor cells using TDR and neutron probes</w:t>
               </w:r>
@@ -8672,51 +8672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The remediation of wastewater containing 4-chlorophenol using integrated photocatalytic and biological treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8961,51 +8961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (6), pp.739-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9315,77 +9315,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Araujo Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Fifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (7), pp.1361-1369</w:t>
@@ -9414,90 +9414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance to assess the efficiency of a mechanical–biological treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Araújo Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9987,51 +9987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10108,51 +10108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10203,51 +10203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10298,51 +10298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10419,51 +10419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10829,51 +10829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of supernatants of pure cultures of Streptomyces thermocarboxydus NH50 to reduce chromium toxicity and mobility in contaminated soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,51 +10946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microbial activity on the mobility of chromium in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11054,51 +11054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du terme source des déchets en scénarios de stockage ou de valorisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11214,51 +11214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhane Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 46 (1-2), pp.61-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11322,51 +11322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 34 (14), pp.3551-3560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11430,51 +11430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53 (4), pp.639-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,51 +11538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhane Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (12), pp.2383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11607,51 +11607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodétérioration microbienne des déchets : définitions, principes et méthodes d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12035,286 +12035,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water pollution sensor using microalgae and xurography-based microfluidic chips.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Durrieu</w:t>
+                <w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE France Sensors Chapter Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958241v1</w:t>
+                <w:t xml:space="preserve">hal-02047764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water pollution sensor using microalgae and xurography-based microfluidic chips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiufang Zhan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
+              <w:t xml:space="preserve">1st IEEE France Sensors Chapter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047764v1</w:t>
+                <w:t xml:space="preserve">hal-01958241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité bio-physico-chimique de sédiments marins et fluviaux pour une meilleure gestion à terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bomin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12611,51 +12611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12738,51 +12738,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et flux de microplastiques à l'échelle d'un bassin versant urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12790,51 +12790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12859,103 +12859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la dégradation du polyéthylène entre microplastiques urbains et particules vieillies artificiellement par photo-oxydation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okba Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
@@ -12984,51 +12984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme hydrologique des microplastiques en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13036,51 +13036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13105,90 +13105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des sources anthropiques à l’origine des microplastiques et des particules de pneu en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13230,90 +13230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustíveis derivados de resíduos sólidos: análise do cenário legal e normativo no Brasil e na União Europeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjane Damasceno de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjane Damasceno de Oliveira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Fernando Thomé Jucá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Ramos Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13394,51 +13394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joacio Morais de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13582,303 +13582,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pacaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957851v1</w:t>
+                <w:t xml:space="preserve">hal-02087067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+                <w:t xml:space="preserve">Projet PAM : Prétraitement des déchets agricoles pour l’optimisation de leur valorisation par méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Coarita Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Basset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087067v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lior Burstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14231,51 +14231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Amr Chamaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14671,51 +14671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’outils de métrologie des RUTP: Conception d’un biocapteur algal à système microfluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14796,51 +14796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparatif expérimental des méthodes de détermination du silicium total dans un biogaz et un biométhane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14885,230 +14885,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated whole-cell ecotoxicity assessment of urban wetweather discharges on Chlorella vulgaris: interest of whole-cell biomarkers for fast toxicity monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barbe</w:t>
+                <w:t xml:space="preserve">How to preserve the energy potential of organic residues during storage? Focus on anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, villeurbanne, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958271v1</w:t>
+                <w:t xml:space="preserve">hal-01692820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to preserve the energy potential of organic residues during storage? Focus on anaerobic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Integrated whole-cell ecotoxicity assessment of urban wetweather discharges on Chlorella vulgaris: interest of whole-cell biomarkers for fast toxicity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692820v1</w:t>
+                <w:t xml:space="preserve">hal-01958271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du stockage des déchets agricoles avant méthanisation</w:t>
               </w:r>
@@ -15202,51 +15202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a microfluidic optical algal biosensor in a portative system for the on-line monitoring of urban wet-weather discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15569,51 +15569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15772,51 +15772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15974,51 +15974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-particules organiques synthétiques : sources, transfert, quantification et impacts des micro- et nano-plastiques au sein des hydrosystèmes urbains - Etat de l’art des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16246,51 +16246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de traitement aérobie dans la filière TMB (Traitements Mécano-Biologiques) - Production de composts, stabilisation avant stockage ultime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et Composts. Avancées scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, https://www.lavoisier.fr/livre/environnement/compostage-et-composts/de-guardia/descriptif-9782743023591, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16748,51 +16748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C011C29F"/>
+    <w:nsid w:val="4A56033B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16979,51 +16979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-bayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Do Nascimento Quaresma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Barbosa Athayde J&#250;nior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio de Ara&#250;jo Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06075-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivaldo Lopes De Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.2.85672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira De Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.1.84622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Marcon Belli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamilton Pospissil Garbossa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Franco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos Junior" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Belli Filho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02803-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Quaresma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges De Castilhos Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-415220240042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.975438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Nadaleti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Rech Debiasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Jo&#227;o Gon&#231;alves Moreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Oestreicher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bilmes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Jobbagy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AY02145K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBXHSLR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quitadamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Iovine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhadj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr7100647" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2017.1394722" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Airieau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.09.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.09.071" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EM00159B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaneson Lacour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3618" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourcier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Matejka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2419" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Sreekrishnan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.09.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBPNJ2BQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cruard-Pradet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307907v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958271v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044004v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaroo G." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Koledzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903324v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043652v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fernandes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duchaufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12419" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401087v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epn.ht" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-bayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Do Nascimento Quaresma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Barbosa Athayde J&#250;nior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio de Ara&#250;jo Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06075-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjane Damasceno de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos J&#250;nior" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Peres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Thom&#233; Juc&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02107-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivaldo Lopes De Souza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;cio Morais J&#250;nior" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.2.85672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira De Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iingen.0718378xe.2024.17.1.84622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Marcon Belli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamilton Pospissil Garbossa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Franco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges de Castilhos Junior" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Malinowsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Belli Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02803-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Quaresma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges De Castilhos Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-415220240042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.975438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Nadaleti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Rech Debiasi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Jo&#227;o Gon&#231;alves Moreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11836-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira Franco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coarita Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01022-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#249;ben Teixeira Franco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040860" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Oestreicher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bilmes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Jobbagy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AY02145K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBXHSLR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quitadamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Iovine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhadj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr7100647" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Coarita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X19851201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0255-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2017.1394722" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.01.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3862" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bottinelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Airieau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;valot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2016.09.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2017.1387751" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.09.071" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EM00159B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaneson Lacour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3618" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.08.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourcier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Matejka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2419" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Sreekrishnan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.09.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBPNJ2BQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo Morais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fifi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cruard-Pradet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307907v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945561v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692844v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087088v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ramos Peres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958238v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ferro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Guedri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Bilmes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyrelasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalanne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958245v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692820v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958271v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958109v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535916v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044004v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaroo G." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Edem Koledzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692814v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903324v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Joncoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043652v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fernandes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duchaufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12419" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401087v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epn.ht" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>