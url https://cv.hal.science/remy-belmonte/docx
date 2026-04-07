--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -468,252 +468,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token Sliding on Split Graphs</w:t>
+                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-020-09967-8⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (8), pp.2351-2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00830-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457137v1</w:t>
+                <w:t xml:space="preserve">lirmm-03374591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
+                <w:t xml:space="preserve">Token Sliding on Split Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lampis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Mitsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yota Otachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83 (8), pp.2351-2373. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (4), pp.662-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00830-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-020-09967-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03374591v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized (Approximate) Defective Coloring</w:t>
               </w:r>
@@ -931,291 +931,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Set Reconfiguration Parameterized by Modular-Width</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Safe Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Katsikarelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00700-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.215-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107726v1</w:t>
+                <w:t xml:space="preserve">hal-03107732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Safe Set</w:t>
+                <w:t xml:space="preserve">Independent Set Reconfiguration Parameterized by Modular-Width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yota Otachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (3), pp.215-245. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (9), pp.2586-2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00700-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107732v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Bad is the Freedom to Flood-It?</w:t>
               </w:r>
@@ -1757,51 +1757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2020 - 46th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Leeds, United Kingdom. pp.67-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1991,77 +1991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Katsikarelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Algorithms and Complexity (CIAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rome, Italy. pp.38-49, </w:t>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yota Otachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Katsikarelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,51 +3081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lampis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1385779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesshu Hanaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kanzaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kiyomi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Kobayashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00875-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.4926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-09967-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1223666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Chiba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Ito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.28.849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Ono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00700-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsikarelis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian Ghadikolaei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Melissinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lampis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1385779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesshu Hanaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kanzaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kiyomi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Kobayashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00875-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.4926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-09967-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1223666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Chiba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Ito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.28.849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsikarelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Ono" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00700-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian Ghadikolaei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Melissinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>