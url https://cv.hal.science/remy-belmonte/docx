--- v1 (2026-04-07)
+++ v2 (2026-05-20)
@@ -693,529 +693,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized (Approximate) Defective Coloring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;K&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Edge Cover Problem in a Wide Sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiro Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuki Nagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1223666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.849-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2197/ipsjjip.28.849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107738v1</w:t>
+                <w:t xml:space="preserve">hal-03107744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;K&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Edge Cover Problem in a Wide Sense</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterized (Approximate) Defective Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Mitsou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.849-858. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.1084-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2197/ipsjjip.28.849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1223666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107744v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Safe Set</w:t>
+                <w:t xml:space="preserve">Independent Set Reconfiguration Parameterized by Modular-Width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lampis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Katsikarelis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yota Otachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00528⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (9), pp.2586-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00700-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107732v1</w:t>
+                <w:t xml:space="preserve">hal-03107726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Set Reconfiguration Parameterized by Modular-Width</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Safe Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Katsikarelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (9), pp.2586-2605. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.215-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00700-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107726v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Bad is the Freedom to Flood-It?</w:t>
               </w:r>
@@ -1604,161 +1604,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of $$(A,\ell )$$-Path Packing</w:t>
+                <w:t xml:space="preserve">Grundy Distinguishes Treewidth from Pathwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lampis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Mitsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yota Otachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop, IWOCA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Bordeaux, France. pp.43-55, </w:t>
+              <w:t xml:space="preserve">ESA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, pisa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966714v1</w:t>
+                <w:t xml:space="preserve">hal-03107591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
               </w:r>
@@ -1829,421 +1825,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02991977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grundy Distinguishes Treewidth from Pathwidth</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of $$(A,\ell )$$-Path Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesshu Hanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Kanzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Kiyomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuaki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, pisa, Italy. </w:t>
+              <w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop, IWOCA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bordeaux, France. pp.43-55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107591v1</w:t>
+                <w:t xml:space="preserve">hal-03966714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Safe Set</w:t>
+                <w:t xml:space="preserve">Independent Set Reconfiguration Parameterized by Modular-Width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lampis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Katsikarelis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yota Otachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Algorithms and Complexity (CIAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rome, Italy. pp.38-49, </w:t>
+              <w:t xml:space="preserve">45th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vall de Núria, Spain. pp.285-297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17402-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30786-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414438v1</w:t>
+                <w:t xml:space="preserve">hal-02414613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Set Reconfiguration Parameterized by Modular-Width</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Safe Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Katsikarelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vall de Núria, Spain. pp.285-297, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Algorithms and Complexity (CIAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rome, Italy. pp.38-49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30786-8_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17402-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414613v1</w:t>
+                <w:t xml:space="preserve">hal-02414438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Token Sliding on Split Graphs</w:t>
               </w:r>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesshu Hanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Katsikarelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,51 +3081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lampis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1385779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesshu Hanaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kanzaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kiyomi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Kobayashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00875-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.4926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-09967-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1223666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Chiba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Ito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.28.849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsikarelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Ono" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00700-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian Ghadikolaei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Melissinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lampis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1385779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesshu Hanaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kanzaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kiyomi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Kobayashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00875-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.4926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-09967-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Chiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Ito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Nagao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.28.849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1223666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Ono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00700-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsikarelis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian Ghadikolaei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Melissinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.38" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>