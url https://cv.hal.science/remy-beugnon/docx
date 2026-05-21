--- v0 (2026-03-28)
+++ v1 (2026-05-21)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2457-5688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=fEd4WGYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,3618 +182,3618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Diversity Increases Forest Temperature Buffering via Enhancing Canopy Density and Structural Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (3), pp.e70096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.70096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species diversity modulates the effects of fungal pathogens on litter decomposition: evidences from an incubation experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengfei Chang</w:t>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meifeng Deng</w:t>
+                <w:t xml:space="preserve">David Klinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen Yang</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Yang</w:t>
+                <w:t xml:space="preserve">Pekka Niittynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 507 (1-2), pp.953-965. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.269-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-06780-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902262v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
+                <w:t xml:space="preserve">Tree species diversity modulates the effects of fungal pathogens on litter decomposition: evidences from an incubation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">Lulu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Klinges</w:t>
+                <w:t xml:space="preserve">Pengfei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+                <w:t xml:space="preserve">Meifeng Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pekka Niittynen</w:t>
+                <w:t xml:space="preserve">Sen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14476⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 507 (1-2), pp.953-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-06780-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847700v1</w:t>
+                <w:t xml:space="preserve">hal-04902262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving forest ecosystem functions by optimizing tree species spatial arrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hähn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.6286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-61389-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate modulation: an overlooked mechanism influencing the impact of plant diversity on ecosystem functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Communicating soil biodiversity research to kids around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+                <w:t xml:space="preserve">Romy Zeiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Puissant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Bönisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17214⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464876v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating soil biodiversity research to kids around the world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microclimate modulation: an overlooked mechanism influencing the impact of plant diversity on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Phillips</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Jochum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25674/413⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.e17214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902273v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kemppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jofre Carnicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of tree–tree interaction effects on soil microbial biomass and respiration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of tree mycorrhizal type, tree species identity, and diversity on forest root‐associated mycobiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                <w:t xml:space="preserve">Bala Singavarapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Cesarz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georg Hähn</w:t>
+                <w:t xml:space="preserve">Hafeez Ul Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Darnstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11530⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242 (4), pp.1691-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902267v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tree mycorrhizal type, tree species identity, and diversity on forest root‐associated mycobiomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spatial distribution of tree–tree interaction effects on soil microbial biomass and respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Darnstaedt</w:t>
+                <w:t xml:space="preserve">Henriette Christel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nawaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cesarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hähn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19722⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.e11530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902261v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A belowground perspective on the nexus between biodiversity change, climate change, and human well‐being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Bartkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Diana Wall Special issue, 3 (2), pp.e212108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sae2.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity increases productivity through enhancing structural complexity across mycorrhizal types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tama Ray</w:t>
+                <w:t xml:space="preserve">Tree diversity effects on litter decomposition are mediated by litterfall and microbial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Delory</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simone Cesarz</w:t>
+                <w:t xml:space="preserve">Andréa Davrinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqing Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adi2362⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329940v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 alters human microbiomes: a meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The heterogeneity–diversity–system performance nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bönisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1211348⟩</w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwad109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329945v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Potential of Soil Microbial Communities and Their Subcommunities Varies with Tree Mycorrhizal Type and Tree Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bala Singavarapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqing Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cesarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.04578-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.04578-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneity–diversity–system performance nexus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining two genetic sexing strains allows sorting of non-transgenic males for Aedes genetic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Angst</w:t>
+                <w:t xml:space="preserve">Célia Lutrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Asato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bönisch</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwad109⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05030-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329901v1</w:t>
+                <w:t xml:space="preserve">hal-04149717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity effects on litter decomposition are mediated by litterfall and microbial processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Climate change and cropland management compromise soil integrity and multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sünnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jianqing Du</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Breitkreuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cesarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01047-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329876v1</w:t>
+                <w:t xml:space="preserve">hal-04330000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining two genetic sexing strains allows sorting of non-transgenic males for Aedes genetic control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">COVID-19 alters human microbiomes: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rine Christopher Reuben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jurburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05030-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1211348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1211348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149717v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and cropland management compromise soil integrity and multifunctionality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tree diversity increases productivity through enhancing structural complexity across mycorrhizal types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tama Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cesarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01047-2⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (40), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi2362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330000v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic and biotic drivers of tree trait effects on soil microbial biomass and soil carbon concentration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jianqing Du</w:t>
+                <w:t xml:space="preserve">Frontiers in soil ecology-Insights from the World Biodiversity Forum 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franz Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciska de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecm.1563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (4), pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sae2.12031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930557v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in soil ecology-Insights from the World Biodiversity Forum 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+                <w:t xml:space="preserve">Abiotic and biotic drivers of tree trait effects on soil microbial biomass and soil carbon concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensheng Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Davrinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqing Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sae2.12031⟩</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (2), pp.e1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884252v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
+                <w:t xml:space="preserve">Diverse forests are cool: Promoting diverse forests to mitigate carbon emissions and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emma Ladouceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sünnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cesarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sae2.12005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03233434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity and soil chemical properties drive the linkages between soil microbial community and ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqing Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cesarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Jurburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (1), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43705-021-00040-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse forests are cool: Promoting diverse forests to mitigate carbon emissions and climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L. C. Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne M. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sae2.12005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04329889v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Invasive Earthworms Affect the Functional Traits of Native Plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ferlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Lochner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.627573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.627573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree mycorrhizal type and tree diversity shape the forest soil microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bala Singavarapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Bruelheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cesarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqing Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (9), pp.4236-4255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing soil nematode extraction efficiency using different variations of the Baermann-funnel method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plant functional trait identity and diversity effects on soil meso- and macrofauna in an experimental grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Steinauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ebeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Roscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25674/SO91201⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.163 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329894v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant functional trait identity and diversity effects on soil meso- and macrofauna in an experimental grassland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Testing soil nematode extraction efficiency using different variations of the Baermann-funnel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cesarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Eva Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/SO91201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862977v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontiers Media SA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Frontiers for Young Minds, 978-2-88976-674-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88976-674-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3840,51 +3861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A3FEF70"/>
+    <w:nsid w:val="2464AC6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4071,51 +4092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-beugnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2457-5688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Richter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70096" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meifeng Deng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06780-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Yu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61389-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Zeiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#246;nisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jochum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/413" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Christel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesarz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11530" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala Singavarapu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafeez Ul Haq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Darnstaedt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nawaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19722" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Frank" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bartkowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tama Ray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2362" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rine Christopher Reuben" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jurburg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1211348" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqing Du" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04578-22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Asato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwad109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Davrinche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09751" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lutrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roenick Proveti Olmo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05030-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#252;nnemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Breitkreuz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01047-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Bu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1563" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franz Bender" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska de Vries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Pang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00040-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ladouceur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Lochner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.627573" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15690" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Eva Schulz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/SO91201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Steinauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Barnes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kids.frontiersin.org/collections/11796/soil-biodiversity" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88976-674-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-beugnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2457-5688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fEd4WGYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Richter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meifeng Deng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06780-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61389-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Zeiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#246;nisch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jochum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala Singavarapu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafeez Ul Haq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Darnstaedt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nawaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19722" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Christel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11530" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bartkowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Davrinche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqing Du" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09751" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Asato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwad109" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04578-22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lutrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roenick Proveti Olmo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05030-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#252;nnemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Breitkreuz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01047-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rine Christopher Reuben" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jurburg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1211348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tama Ray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delory" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2362" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franz Bender" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska de Vries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Bu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1563" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ladouceur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329869v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Pang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00040-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Lochner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.627573" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15690" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Steinauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Barnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Eva Schulz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/SO91201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kids.frontiersin.org/collections/11796/soil-biodiversity" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88976-674-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>