--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -918,278 +918,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive spark plasma sintering of the hexacelcian barium aluminosilicate phase.</w:t>
+                <w:t xml:space="preserve">Study of sintering mechanisms of Ca-doped yttrium aluminum garnet ceramics: From nanostructure to macroscopic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guerin</w:t>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bassoulet-Saintonge</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (11), pp.4985-4990. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.03.060⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.565-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403093v1</w:t>
+                <w:t xml:space="preserve">hal-04391084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of sintering mechanisms of Ca-doped yttrium aluminum garnet ceramics: From nanostructure to macroscopic behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive spark plasma sintering of the hexacelcian barium aluminosilicate phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">A. Bassoulet-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.565-575. </w:t>
+              <w:t xml:space="preserve">, 2023, 43 (11), pp.4985-4990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391084v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of the Ga–Gd, Ga–Nb and Gd–Nb binary phase diagrams towards the Ga–Gd–Nb system</w:t>
               </w:r>
@@ -1390,563 +1390,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent ceramics green-microstructure optimization by pressure slip-casting: Cases of YAG and MgAl2O4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+                <w:t xml:space="preserve">Effect of Ceramic Formation on the Emission of Eu3+ and Nd3+ Ions in Double Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Miniajluk-Gaweł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Goldstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">Bartosz Bondzior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Katz</w:t>
+                <w:t xml:space="preserve">Karol Lemański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Quan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.11.003⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (20), pp.5996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14205996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281714v1</w:t>
+                <w:t xml:space="preserve">hal-04836542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dopant distribution in Cr4+:YAG transparent ceramics and its use as passively Q-switching media in Nd:YAG laser delivering 38 mJ per pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Study of densification mechanisms during Spark Plasma Sintering of co-precipitated Ho:Lu2O3 nanopowders: Application to transparent ceramics for lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Jalocha</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100107⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (14), pp.7199-7207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410203v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ceramic Formation on the Emission of Eu3+ and Nd3+ Ions in Double Perovskites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karol Lemański</w:t>
+                <w:t xml:space="preserve">Transparent ceramics green-microstructure optimization by pressure slip-casting: Cases of YAG and MgAl2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hong Quan Vu</w:t>
+                <w:t xml:space="preserve">Adrian Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
+                <w:t xml:space="preserve">Mickael Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (20), pp.5996. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.2085-2095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14205996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836542v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of densification mechanisms during Spark Plasma Sintering of co-precipitated Ho:Lu2O3 nanopowders: Application to transparent ceramics for lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Delaunay</w:t>
+                <w:t xml:space="preserve">Study of dopant distribution in Cr4+:YAG transparent ceramics and its use as passively Q-switching media in Nd:YAG laser delivering 38 mJ per pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Antou</w:t>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (14), pp.7199-7207. </w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405416v1</w:t>
+                <w:t xml:space="preserve">hal-03410203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and VUV luminescence of Lu2O3:Eu3+ (5 at.%) nanopowders and transparent ceramics</w:t>
               </w:r>
@@ -2066,51 +2066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of parasitic features in the visible range of oxide transparent ceramics absorption spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (16, Part B), pp.26361-26367. </w:t>
@@ -2611,64 +2611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96, pp.109324. </w:t>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2987,51 +2987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques transparentes - Caractéristiques générales et procédés de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, E6418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques transparentes - Caractérisation, propriétés et applications, Techniques de l’Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, E6419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,274 +3266,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica reactivity during reaction-sintering of Nd:YAG transparent ceramics</w:t>
+                <w:t xml:space="preserve">Structural and spectroscopic properties of MgAl2O4:Nd3+ transparent ceramics fabricated by using two-step Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lemański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Dereń</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 722, pp.358 - 364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.06.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913767v1</w:t>
+                <w:t xml:space="preserve">hal-01913772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and spectroscopic properties of MgAl2O4:Nd3+ transparent ceramics fabricated by using two-step Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Silica reactivity during reaction-sintering of Nd:YAG transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.J. Dereń</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 722, pp.358 - 364. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (3), pp.945 - 953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.06.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913772v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,441 +4049,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and structural properties of MgAl2O4:Nd3+ nanopowders and ceramics</w:t>
+                <w:t xml:space="preserve">Effect of TiO2 content on the crystallization and the color of (ZrO2,TiO2)-doped Li2O–Al2O3–SiO2 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Lemanski</w:t>
+                <w:t xml:space="preserve">M. Chavoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemek Deren</w:t>
+                <w:t xml:space="preserve">D. Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Walerczyk</w:t>
+                <w:t xml:space="preserve">O. Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Strek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+                <w:t xml:space="preserve">P. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (3), pp.265-268. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 384, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1002-0721(14)60062-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979410v1</w:t>
+                <w:t xml:space="preserve">hal-04347165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of TiO2 content on the crystallization and the color of (ZrO2,TiO2)-doped Li2O–Al2O3–SiO2 glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and Optical Characterization of Undoped and Neodymium-Doped Y3ScAl4O12 Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chavoutier</w:t>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Caurant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Loiseau</w:t>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.03.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (25), pp.13781-13789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5027493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347165v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Optical Characterization of Undoped and Neodymium-Doped Y3ScAl4O12 Ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic and structural properties of MgAl2O4:Nd3+ nanopowders and ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Lemanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemek Deren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Pujol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">W. Walerczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">W. Strek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (3), pp.265-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0721(14)60062-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5027493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02309843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly transparent Nd:Lu2O3 ceramics obtained by coupling slip-casting and spark plasma sintering</w:t>
               </w:r>
@@ -4508,64 +4508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Epherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.54-57. </w:t>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,77 +4745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd-doped Y3Al5O12 and Y3ScAl4O12 ceramics: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4904,51 +4904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural Evolution During Vacuum Sintering of Yttrium Aluminum Garnet Transparent Ceramics: Toward the Origin of Residual Porosity Affecting the Transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,64 +5072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.25596-25602. </w:t>
@@ -5167,51 +5167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength switching in Nd:YSAG ceramic laser induced by thermal effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,51 +5219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.344-349. </w:t>
@@ -5314,51 +5314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative characterization of pores in transparent ceramics by coupling electron microscopy and confocal laser scanning microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light scattering by pores in transparent Nd:YAG ceramics for lasers: correlations between microstructure and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the liquid phase sintering for Nd:YAG ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,51 +5715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of silica doping on neodymium diffusion in yttrium aluminium garnet ceramics : implications for sintering mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6387,51 +6387,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concatenation of Kerr solitary waves for self-referenced coherent Raman imaging</w:t>
+                <w:t xml:space="preserve">Total internal reflection of polychromatic filaments in YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Wehbi</w:t>
@@ -6466,106 +6466,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, May 2024, Charlotte (NC), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782075v1</w:t>
+                <w:t xml:space="preserve">hal-04781400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total internal reflection of polychromatic filaments in YAG</w:t>
+                <w:t xml:space="preserve">Concatenation of Kerr solitary waves for self-referenced coherent Raman imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Wehbi</w:t>
@@ -6600,811 +6591,820 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JW2A.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781400v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAG transparent ceramics by double sintering - A comparison between HIP and FAST post-sintering treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Céramiques pour Lasers, un enjeu pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées "Matériaux et Photonique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôles Alpha RLH et PEC, Oct 2023, Léognan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331706v1</w:t>
+                <w:t xml:space="preserve">hal-04329739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Céramiques pour Lasers, un enjeu pour l'avenir</w:t>
+                <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Matériaux et Photonique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôles Alpha RLH et PEC, Oct 2023, Léognan, France</w:t>
+              <w:t xml:space="preserve">15TH PACRIM conference on ceramics and glass technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329739v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Gd3NbO7:Eu3+ phase transition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15TH PACRIM conference on ceramics and glass technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316387v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Gd3NbxO7-2,5x:Eu3+ phase transition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jubéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Gd3NbO7:Eu3+ phase transition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Jubera</w:t>
+                <w:t xml:space="preserve">Synthèse comparée de nanopoudres céramiques de YAG par coprécipitation en réacteur batch et piston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736115v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse comparée de nanopoudres céramiques de YAG par coprécipitation en réacteur batch et piston</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Delaunay</w:t>
+                <w:t xml:space="preserve">YAG transparent ceramics by double sintering - A comparison between HIP and FAST post-sintering treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Picelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hostaša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064811v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition of gadolinium niobates doped with Eu3+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jubéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ICL, International Conference on Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7524,51 +7524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8057,609 +8057,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rôle des additifs de frittage sur l’élaboration de céramiques transparentes de YAG comme composants optiques pour des lasers de puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques transparentes à structure cristalline anisotrope pour applications optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">JNCO, Optique Dijon 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318248v1</w:t>
+                <w:t xml:space="preserve">hal-04324490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Munsch</w:t>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cottrino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329417v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques transparentes à structure cristalline anisotrope pour applications optiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO, Optique Dijon 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324490v1</w:t>
+                <w:t xml:space="preserve">hal-04329417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+                <w:t xml:space="preserve">Étude du rôle des additifs de frittage sur l’élaboration de céramiques transparentes de YAG comme composants optiques pour des lasers de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672733v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PACRIM conference on ceramics and glass technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, United States</w:t>
@@ -8688,51 +8688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle des additifs de frittage sur l’élaboration de céramiques transparentes de YAG comme composants optiques pour des lasers de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,864 +8807,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of chromium-doped Yttrium Aluminum Garnet (Cr:YAG) for laser applications : role of sintering aids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire : From powders to transparent ceramics: control of ceramic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wodil 2019: 8th French-German Workshop on Oxide, Dielectric and Laser single crystal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire à Institut of Low Temperature and Structure Research 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395763v1</w:t>
+                <w:t xml:space="preserve">hal-02395445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of holmium-doped lutetium oxide by Spark Plasma Sintering for high power lasers amplification in Mid-IR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From powders to transparent ceramics: Control of ceramic processes (séminaire invité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ILT&amp;SR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331473v1</w:t>
+                <w:t xml:space="preserve">hal-04324322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : From powders to transparent ceramics: control of ceramic processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of Holmium-doped lutetium oxide for high power laser amplification in the mid-IR (2.1 µm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à Institut of Low Temperature and Structure Research 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur le frittage par courant pulsé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395445v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of Holmium-doped lutetium oxide for high power laser amplification in the mid-IR (2.1 µm)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Viers</w:t>
+                <w:t xml:space="preserve">Rare earth doped transparent ceramic for laser gain medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guene Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur le frittage par courant pulsé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">PRE 19 (Photoluminescence of rare earth conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318189v1</w:t>
+                <w:t xml:space="preserve">hal-04331455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From powders to transparent ceramics: Control of ceramic processes (séminaire invité)</w:t>
+                <w:t xml:space="preserve">Manufacturing processes of rare-earth oxides transparent ceramics for high power laser applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILT&amp;SR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324322v1</w:t>
+                <w:t xml:space="preserve">hal-02395079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped transparent ceramic for laser gain medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Guene Girard</w:t>
+                <w:t xml:space="preserve">Elaboration of chromium-doped Yttrium Aluminum Garnet (Cr:YAG) for laser applications : role of sintering aids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRE 19 (Photoluminescence of rare earth conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Wodil 2019: 8th French-German Workshop on Oxide, Dielectric and Laser single crystal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331455v1</w:t>
+                <w:t xml:space="preserve">hal-02395763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing processes of rare-earth oxides transparent ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of holmium-doped lutetium oxide by Spark Plasma Sintering for high power lasers amplification in Mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395079v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of chromium-doped Yttrium Aluminum Garnet (Cr4+:YAG) ceramics as saturable absorber for passively self-Q-switched one-micron solid state lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCS 2019 - 15th Laser Ceramic Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Zakopane, Poland</w:t>
@@ -9693,77 +9693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of Yttrium Aluminum Garnet (YAG) for laser applications: role of CaO and MgO on the subsequent (micro-)structural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallé Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9935,51 +9935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10168,51 +10168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMCEE 2018 - 12th International Conference on Ceramic Materials and Components for Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10358,51 +10358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un procédé de mise en forme par coulage-gélification pour l’élaboration de pastilles de CeO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,588 +10654,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics Materials for High Power Laser Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">TRANSPARENT Cr:YAG CERAMICS, ROLE OF Cr2O3 AND CO-DOPANTS ON THE REACTIVE SINTERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Belon</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Materials Sciences and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ECerS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025192v1</w:t>
+                <w:t xml:space="preserve">hal-01895751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’aptitude à la mise en forme et au frittage de poudres d’oxydes de lanthanides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la poterie aux lasers : les céramiques innovent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Conférence UDPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895492v1</w:t>
+                <w:t xml:space="preserve">hal-01916506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la poterie aux lasers : les céramiques innovent !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’aptitude à la mise en forme et au frittage de poudres d’oxydes de lanthanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Conférence UDPPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">PMF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916506v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSPARENT Cr:YAG CERAMICS, ROLE OF Cr2O3 AND CO-DOPANTS ON THE REACTIVE SINTERING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration de céramiques transparentes composites pour lasers haute puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895751v1</w:t>
+                <w:t xml:space="preserve">hal-01891098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de céramiques transparentes composites pour lasers haute puissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramics Materials for High Power Laser Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Materials Sciences and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891098v1</w:t>
+                <w:t xml:space="preserve">hal-03025192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques transparentes pour applications laser</w:t>
               </w:r>
@@ -11273,51 +11273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
@@ -11385,51 +11385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11484,51 +11484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la non-stœchiométrie sur le comportement au frittage, les propriétés microstructurales et optiques de céramiques composites à base de Nd:YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11609,51 +11609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF THE SHAPING AND SINTERING ABILITY OF LANTHANIDE OXIDE POWDERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11881,51 +11881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11961,195 +11961,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured composite ceramics for laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Couderc</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Symp. international sur les matériaux Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles Valenciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869712v1</w:t>
+                <w:t xml:space="preserve">hal-01869405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of non-stoichiometry on sintering behavior, microstructural features and optical properties of Nd:YAG ceramics for lasers applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12211,152 +12211,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles Valenciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">LAPHIA annual symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869405v1</w:t>
+                <w:t xml:space="preserve">hal-01869428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
               </w:r>
@@ -12394,344 +12394,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAPHIA annual symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869428v1</w:t>
+                <w:t xml:space="preserve">hal-01871612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CERAMICS COMPOSITES FOR LASER APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
+              <w:t xml:space="preserve">ICCPS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871612v1</w:t>
+                <w:t xml:space="preserve">hal-01871605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERAMICS COMPOSITES FOR LASER APPLICATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Architectured composite ceramics for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCPS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">7e Symp. international sur les matériaux Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871605v1</w:t>
+                <w:t xml:space="preserve">hal-01869712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers</w:t>
               </w:r>
@@ -12877,51 +12877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMCPA, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13123,51 +13123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
@@ -13190,277 +13190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques transparentes de YAG:Nd pour applications lasers : performances actuelles et perspectives d’amélioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés de mise en forme et mécanismes de frittage de céramiques fines voire ultrafines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Céramiques Transparentes (JCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité : Centre CEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318177v1</w:t>
+                <w:t xml:space="preserve">hal-02552600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de mise en forme et mécanismes de frittage de céramiques fines voire ultrafines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céramiques transparentes de YAG:Nd pour applications lasers : performances actuelles et perspectives d’amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Groeninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité : Centre CEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Journée Céramiques Transparentes (JCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552600v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques Composites pour Laser de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13554,51 +13554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13666,51 +13666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Céramiques Transparentes pour application Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité : Entreprise CILAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13729,320 +13729,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de l’effet bénéfique de post-traitements SPS et HIP sur les propriétés microstructurales et optiques de céramiques transparentes de YAG dopées au néodyme (YAG:Nd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Laser Ceramic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Conference Materiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100587v1</w:t>
+                <w:t xml:space="preserve">hal-01100581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’effet bénéfique de post-traitements SPS et HIP sur les propriétés microstructurales et optiques de céramiques transparentes de YAG dopées au néodyme (YAG:Nd)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+                <w:t xml:space="preserve">Architectured ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Materiaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th Laser Ceramic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100581v1</w:t>
+                <w:t xml:space="preserve">hal-01100587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-traitements thermiques de frittage sur des céramiques transparentes de YAG dopées au néodyme (YAG:Nd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14225,256 +14225,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
+                <w:t xml:space="preserve">Post-sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Laser Ceramics Symposium (LCS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949347v1</w:t>
+                <w:t xml:space="preserve">hal-00949343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Les procédés céramiques appliqués à l'élaboration de laser de puissance : potentialités et limites actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949343v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélations entre structure, microstructure et propriétés optiques de céramiques transparentes pour des lasers de puissance (Séminaire invité)</w:t>
               </w:r>
@@ -14549,329 +14549,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procédés céramiques appliqués à l'élaboration de laser de puissance : potentialités et limites actuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Post sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">9th Laser Ceramics Symposium (LCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944311v1</w:t>
+                <w:t xml:space="preserve">hal-00949347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux pour lasers : les céramiques transparentes.</w:t>
+                <w:t xml:space="preserve">Les céramiques transparentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Universciel</w:t>
+              <w:t xml:space="preserve">Formation "Nouvelles Céramiques" du Pôle Européen de la Céramique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979795v1</w:t>
+                <w:t xml:space="preserve">hal-00979800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques transparentes.</w:t>
+                <w:t xml:space="preserve">Nouveaux matériaux pour lasers : les céramiques transparentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation "Nouvelles Céramiques" du Pôle Européen de la Céramique.</w:t>
+              <w:t xml:space="preserve">Conférences Universciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979800v1</w:t>
+                <w:t xml:space="preserve">hal-00979795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la porosité de frittés de (YAG) dopés par Nd3+ - Implications sur les propriétés optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14961,51 +14961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Epherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15073,51 +15073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013, Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15136,320 +15136,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser line switching in Nd:YSAG ceramic caused bythermal effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commutation en longueur d'onde dans les lasers à ceramiques YSAG dopées au neaudyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal - Canada, United States. pp.ULTRA/NANO-6-12-3</w:t>
+              <w:t xml:space="preserve">32ème journées nationales d'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752029v1</w:t>
+                <w:t xml:space="preserve">hal-00757233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutation en longueur d'onde dans les lasers à ceramiques YSAG dopées au neaudyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser line switching in Nd:YSAG ceramic caused bythermal effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème journées nationales d'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal - Canada, United States. pp.ULTRA/NANO-6-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757233v1</w:t>
+                <w:t xml:space="preserve">hal-00752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la porosité de frittés de &amp;quot; YAG &amp;quot; dopés par Nd3+. Implications sur les propriétés optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15494,333 +15494,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering, spectral and laser properties of Nd:YSAG transparent ceramics (Nd3+:Y3ScAl4O12, 2%at)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd:YAG and Nd:YSAG ceramics: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
+                <w:t xml:space="preserve">Y. Rabinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">7th Laser Ceramics Symposium: International Symposium on Transparent Ceramics for Photonic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979809v1</w:t>
+                <w:t xml:space="preserve">hal-00749955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd:YAG and Nd:YSAG ceramics: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Sintering, spectral and laser properties of Nd:YSAG transparent ceramics (Nd3+:Y3ScAl4O12, 2%at)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rabinovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Brenier</w:t>
+                <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Laser Ceramics Symposium: International Symposium on Transparent Ceramics for Photonic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749955v1</w:t>
+                <w:t xml:space="preserve">hal-00979809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les applications actuelles et à venir des céramiques transparentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15845,77 +15845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behavior and specific optical properties of Nd:YSAG ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15983,51 +15983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Nd3+ cation diffusion in yttrium aluminum ceramics : application to the elaboration of Nd : YAG/YAG composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16212,51 +16212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering mechanism, correlations with microstructural and optical properties of Nd :YAG transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16346,51 +16346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the sintering mechanism for Nd:YAG ceramics in presence of a liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16726,247 +16726,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAG-based transparent ceramics: study of nanopowders synthesis by batch or continuous co-precipitation,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Delaunay</w:t>
+                <w:t xml:space="preserve">YAG-based transparent ceramics: comparison between HIP and SPS post-sintering treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Picelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hostaša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345060v1</w:t>
+                <w:t xml:space="preserve">hal-04345085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAG-based transparent ceramics: comparison between HIP and SPS post-sintering treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Picelli</w:t>
+                <w:t xml:space="preserve">YAG-based transparent ceramics: study of nanopowders synthesis by batch or continuous co-precipitation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345085v1</w:t>
+                <w:t xml:space="preserve">hal-04345060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques transparentes de type YAG:Ho : Etude de la synthèse de nanopoudres et applications laser</w:t>
               </w:r>
@@ -17077,77 +17077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle des dopants sur l’élaboration de céramiques transparentes comme composants optiques pour des lasers de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17211,51 +17211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17291,247 +17291,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de céramiques transparentes dopées holmium pour applications lasers haute puissance dans l’infrarouge moyen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Viers</w:t>
+                <w:t xml:space="preserve">Étude du rôle des dopants sur l’élaboration de céramiques transparentes comme composants optiques pour des lasers de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153515v1</w:t>
+                <w:t xml:space="preserve">hal-04338455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rôle des dopants sur l’élaboration de céramiques transparentes comme composants optiques pour des lasers de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Elaboration de céramiques transparentes dopées holmium pour applications lasers haute puissance dans l’infrarouge moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338455v1</w:t>
+                <w:t xml:space="preserve">hal-02153515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holmium-doped lutetium oxide transparent ceramics for high power lasers in Mid-IR</w:t>
               </w:r>
@@ -17543,51 +17543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17668,51 +17668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17802,51 +17802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18009,77 +18009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif SPS Très Haute Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18111,195 +18111,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between microstructural, thermo-optic and spectroscopic properties of Nd:YAG transparent composite ceramics containing Al2O3 or YAlO3 granular phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Study of the ability to pressing and sintering of lanthanide oxide with controlled morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-OM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, lYON, France</w:t>
+              <w:t xml:space="preserve">NUMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844682v1</w:t>
+                <w:t xml:space="preserve">hal-01844756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and optical properties of Nd:YAG/YAP composite ceramics for lasers applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18361,191 +18357,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ability to pressing and sintering of lanthanide oxide with controlled morphology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Correlations between microstructural and thermo-optical properties of Nd:YAG transparent composites ceramics containing Al2O3 or YAlO3 phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7e Symposium International sur les matériaux Laser (IS-OM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844756v1</w:t>
+                <w:t xml:space="preserve">hal-01828930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between microstructural and thermo-optical properties of Nd:YAG transparent composites ceramics containing Al2O3 or YAlO3 phases</w:t>
+                <w:t xml:space="preserve">Correlations between microstructural, thermo-optic and spectroscopic properties of Nd:YAG transparent composite ceramics containing Al2O3 or YAlO3 granular phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18561,73 +18561,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Symposium International sur les matériaux Laser (IS-OM7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France. </w:t>
+              <w:t xml:space="preserve">IS-OM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, lYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828930v1</w:t>
+                <w:t xml:space="preserve">hal-01844682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of transparent laser ceramics architecture by tape casting</w:t>
               </w:r>
@@ -18652,51 +18652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18751,51 +18751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Cr:YAG ceramics for laser applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18915,51 +18915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laphia annual symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
@@ -19145,77 +19145,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE FABRICATION DE CERAMIQUES DE YAG POLYCRISTALLIN ET UTILISATION DES CERAMIQUES OBTENUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1557571. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19379,51 +19379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques entrent en transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19480,64 +19480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic processes applied to amplifier media for high power lasers: potentialities and limits. (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallé Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19737,51 +19737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05442158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kerkad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03930D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Hoa Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Valois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2025.125508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dalla-Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jub&#233;ra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7010013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassoulet-Saintonge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk-Gawe&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dere&#324;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Goldstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Katz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.11.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04836542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bondzior" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lema&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Quan Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefa&#324;ska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14205996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Safronova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Yavetskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Kryzhanovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Parkhomenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Doroshenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03280655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope Coureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.11.260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cochain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13092199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chretien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109324" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03407768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Chaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.08.098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02122663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.01.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14680" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lema&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Dere&#324;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavoutier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.07.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lemanski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Deren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerczyk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(14)60062-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK817W68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04347165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavoutier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.03.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pujol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5027493" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Epherre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.11.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3SDHNM1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reignoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.07.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNGCRPQF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJCGJ2NS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025596" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201110140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2010.05.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M540W2JK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28QZJ2H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02168.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q84W5X7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05480244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boulesteix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosta&#353;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piancastelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329739v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heintz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jub&#233;ra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736115v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04064811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331647v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalla-Barba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318189v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331455v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guene Girard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395079v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall&#233; Christian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153227v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perri&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevarin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153174v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025192v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916506v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895803v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895483v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871612v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871605v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delahaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeninck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100587v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100581v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324254v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949347v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reignoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324115v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944311v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979795v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949291v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947032v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752029v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979809v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Rabinovitch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367415v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345060v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345085v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153515v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338455v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153549v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guene-Girard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844682v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844756v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828930v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844765v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844692v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemanski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Deren" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerckyk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Epherre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Potier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979791v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05442158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kerkad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03930D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Hoa Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Valois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2025.125508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dalla-Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jub&#233;ra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7010013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassoulet-Saintonge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk-Gawe&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dere&#324;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04836542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bondzior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lema&#324;ski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Quan Vu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefa&#324;ska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14205996" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Goldstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Katz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.11.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Safronova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Yavetskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Kryzhanovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Parkhomenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Doroshenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03280655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope Coureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.11.260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cochain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13092199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chretien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109324" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03407768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Chaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.08.098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02122663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.01.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lema&#324;ski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Dere&#324;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14680" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavoutier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.07.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04347165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavoutier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.03.034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pujol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5027493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lemanski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Deren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerczyk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(14)60062-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK817W68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Epherre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.11.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3SDHNM1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reignoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.07.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNGCRPQF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJCGJ2NS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025596" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201110140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2010.05.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M540W2JK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28QZJ2H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02168.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q84W5X7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05480244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boulesteix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heintz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jub&#233;ra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04064811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosta&#353;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piancastelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331647v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalla-Barba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318248v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324322v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guene Girard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall&#233; Christian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153227v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perri&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevarin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153174v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916506v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891098v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895803v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895483v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871612v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871605v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delahaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552600v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeninck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100581v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100587v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324254v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949343v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reignoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324115v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949347v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949291v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947032v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757233v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752029v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Rabinovitch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367415v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345060v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338455v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153549v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guene-Girard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844756v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828930v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844682v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844765v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844692v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemanski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Deren" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerckyk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Epherre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Potier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979791v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>