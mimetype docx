--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1390,563 +1390,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ceramic Formation on the Emission of Eu3+ and Nd3+ Ions in Double Perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Miniajluk-Gaweł</w:t>
+                <w:t xml:space="preserve">Transparent ceramics green-microstructure optimization by pressure slip-casting: Cases of YAG and MgAl2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartosz Bondzior</w:t>
+                <w:t xml:space="preserve">Adrian Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Lemański</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
+                <w:t xml:space="preserve">Mickael Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14205996⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.2085-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836542v1</w:t>
+                <w:t xml:space="preserve">hal-03281714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of densification mechanisms during Spark Plasma Sintering of co-precipitated Ho:Lu2O3 nanopowders: Application to transparent ceramics for lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Delaunay</w:t>
+                <w:t xml:space="preserve">Study of dopant distribution in Cr4+:YAG transparent ceramics and its use as passively Q-switching media in Nd:YAG laser delivering 38 mJ per pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.07.028⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405416v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent ceramics green-microstructure optimization by pressure slip-casting: Cases of YAG and MgAl2O4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+                <w:t xml:space="preserve">Effect of Ceramic Formation on the Emission of Eu3+ and Nd3+ Ions in Double Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Miniajluk-Gaweł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Bondzior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Lemański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Goldstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">Thi Hong Quan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Katz</w:t>
+                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (3), pp.2085-2095. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (20), pp.5996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14205996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281714v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dopant distribution in Cr4+:YAG transparent ceramics and its use as passively Q-switching media in Nd:YAG laser delivering 38 mJ per pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Study of densification mechanisms during Spark Plasma Sintering of co-precipitated Ho:Lu2O3 nanopowders: Application to transparent ceramics for lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Jalocha</w:t>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.100107. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (14), pp.7199-7207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410203v1</w:t>
+                <w:t xml:space="preserve">hal-03405416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and VUV luminescence of Lu2O3:Eu3+ (5 at.%) nanopowders and transparent ceramics</w:t>
               </w:r>
@@ -2066,51 +2066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of parasitic features in the visible range of oxide transparent ceramics absorption spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (16, Part B), pp.26361-26367. </w:t>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96, pp.109324. </w:t>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2987,51 +2987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques transparentes - Caractéristiques générales et procédés de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, E6418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques transparentes - Caractérisation, propriétés et applications, Techniques de l’Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, E6419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,441 +4049,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of TiO2 content on the crystallization and the color of (ZrO2,TiO2)-doped Li2O–Al2O3–SiO2 glasses</w:t>
+                <w:t xml:space="preserve">Spectroscopic and structural properties of MgAl2O4:Nd3+ nanopowders and ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chavoutier</w:t>
+                <w:t xml:space="preserve">Karol Lemanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Caurant</w:t>
+                <w:t xml:space="preserve">Przemek Deren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Majérus</w:t>
+                <w:t xml:space="preserve">W. Walerczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Strek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 384, pp.15-24. </w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (3), pp.265-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0721(14)60062-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347165v1</w:t>
+                <w:t xml:space="preserve">hal-00979410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Optical Characterization of Undoped and Neodymium-Doped Y3ScAl4O12 Ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of TiO2 content on the crystallization and the color of (ZrO2,TiO2)-doped Li2O–Al2O3–SiO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">M. Chavoutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5027493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 384, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309843v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and structural properties of MgAl2O4:Nd3+ nanopowders and ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and Optical Characterization of Undoped and Neodymium-Doped Y3ScAl4O12 Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Walerczyk</w:t>
+                <w:t xml:space="preserve">M. C. Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Strek</w:t>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0721(14)60062-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (25), pp.13781-13789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5027493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00979410v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly transparent Nd:Lu2O3 ceramics obtained by coupling slip-casting and spark plasma sintering</w:t>
               </w:r>
@@ -4508,64 +4508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Epherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.54-57. </w:t>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,77 +4745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd-doped Y3Al5O12 and Y3ScAl4O12 ceramics: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4904,51 +4904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural Evolution During Vacuum Sintering of Yttrium Aluminum Garnet Transparent Ceramics: Toward the Origin of Residual Porosity Affecting the Transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,64 +5072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.25596-25602. </w:t>
@@ -5167,51 +5167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength switching in Nd:YSAG ceramic laser induced by thermal effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,51 +5219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.344-349. </w:t>
@@ -5314,51 +5314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative characterization of pores in transparent ceramics by coupling electron microscopy and confocal laser scanning microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light scattering by pores in transparent Nd:YAG ceramics for lasers: correlations between microstructure and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the liquid phase sintering for Nd:YAG ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,51 +5715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of silica doping on neodymium diffusion in yttrium aluminium garnet ceramics : implications for sintering mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,51 +6773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH PACRIM conference on ceramics and glass technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Shenzhen, China</w:t>
@@ -6859,51 +6859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Gd3NbO7:Eu3+ phase transition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8057,527 +8057,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques transparentes à structure cristalline anisotrope pour applications optiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO, Optique Dijon 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324490v1</w:t>
+                <w:t xml:space="preserve">hal-04329417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+                <w:t xml:space="preserve">Étude du rôle des additifs de frittage sur l’élaboration de céramiques transparentes de YAG comme composants optiques pour des lasers de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672733v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques transparentes à structure cristalline anisotrope pour applications optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">JNCO, Optique Dijon 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329417v1</w:t>
+                <w:t xml:space="preserve">hal-04324490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rôle des additifs de frittage sur l’élaboration de céramiques transparentes de YAG comme composants optiques pour des lasers de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318248v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
               </w:r>
@@ -8615,51 +8615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PACRIM conference on ceramics and glass technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, United States</w:t>
@@ -8807,782 +8807,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : From powders to transparent ceramics: control of ceramic processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of chromium-doped Yttrium Aluminum Garnet (Cr:YAG) for laser applications : role of sintering aids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à Institut of Low Temperature and Structure Research 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Wodil 2019: 8th French-German Workshop on Oxide, Dielectric and Laser single crystal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395445v1</w:t>
+                <w:t xml:space="preserve">hal-02395763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From powders to transparent ceramics: Control of ceramic processes (séminaire invité)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of holmium-doped lutetium oxide by Spark Plasma Sintering for high power lasers amplification in Mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILT&amp;SR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324322v1</w:t>
+                <w:t xml:space="preserve">hal-04331473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of Holmium-doped lutetium oxide for high power laser amplification in the mid-IR (2.1 µm)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire : From powders to transparent ceramics: control of ceramic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur le frittage par courant pulsé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire à Institut of Low Temperature and Structure Research 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318189v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped transparent ceramic for laser gain medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From powders to transparent ceramics: Control of ceramic processes (séminaire invité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Jubéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRE 19 (Photoluminescence of rare earth conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">ILT&amp;SR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331455v1</w:t>
+                <w:t xml:space="preserve">hal-04324322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing processes of rare-earth oxides transparent ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of Holmium-doped lutetium oxide for high power laser amplification in the mid-IR (2.1 µm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur le frittage par courant pulsé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395079v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of chromium-doped Yttrium Aluminum Garnet (Cr:YAG) for laser applications : role of sintering aids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Rare earth doped transparent ceramic for laser gain medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guene Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wodil 2019: 8th French-German Workshop on Oxide, Dielectric and Laser single crystal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">PRE 19 (Photoluminescence of rare earth conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395763v1</w:t>
+                <w:t xml:space="preserve">hal-04331455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of holmium-doped lutetium oxide by Spark Plasma Sintering for high power lasers amplification in Mid-IR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing processes of rare-earth oxides transparent ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331473v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of chromium-doped Yttrium Aluminum Garnet (Cr4+:YAG) ceramics as saturable absorber for passively self-Q-switched one-micron solid state lasers</w:t>
               </w:r>
@@ -9594,77 +9594,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCS 2019 - 15th Laser Ceramic Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Zakopane, Poland</w:t>
@@ -9719,51 +9719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallé Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9935,51 +9935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10168,51 +10168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMCEE 2018 - 12th International Conference on Ceramic Materials and Components for Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10358,51 +10358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un procédé de mise en forme par coulage-gélification pour l’élaboration de pastilles de CeO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,588 +10654,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSPARENT Cr:YAG CERAMICS, ROLE OF Cr2O3 AND CO-DOPANTS ON THE REACTIVE SINTERING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+                <w:t xml:space="preserve">Ceramics Materials for High Power Laser Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1st International Conference on Materials Sciences and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895751v1</w:t>
+                <w:t xml:space="preserve">hal-03025192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la poterie aux lasers : les céramiques innovent !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRANSPARENT Cr:YAG CERAMICS, ROLE OF Cr2O3 AND CO-DOPANTS ON THE REACTIVE SINTERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Conférence UDPPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">ECerS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916506v1</w:t>
+                <w:t xml:space="preserve">hal-01895751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’aptitude à la mise en forme et au frittage de poudres d’oxydes de lanthanides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la poterie aux lasers : les céramiques innovent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Conférence UDPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895492v1</w:t>
+                <w:t xml:space="preserve">hal-01916506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de céramiques transparentes composites pour lasers haute puissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+                <w:t xml:space="preserve">Etude de l’aptitude à la mise en forme et au frittage de poudres d’oxydes de lanthanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">PMF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891098v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics Materials for High Power Laser Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Elaboration de céramiques transparentes composites pour lasers haute puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Materials Sciences and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025192v1</w:t>
+                <w:t xml:space="preserve">hal-01891098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques transparentes pour applications laser</w:t>
               </w:r>
@@ -11273,51 +11273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
@@ -11385,51 +11385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11484,51 +11484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la non-stœchiométrie sur le comportement au frittage, les propriétés microstructurales et optiques de céramiques composites à base de Nd:YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11609,51 +11609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF THE SHAPING AND SINTERING ABILITY OF LANTHANIDE OXIDE POWDERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11881,51 +11881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11961,402 +11961,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectured composite ceramics for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles Valenciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">7e Symp. international sur les matériaux Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869405v1</w:t>
+                <w:t xml:space="preserve">hal-01869712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of non-stoichiometry on sintering behavior, microstructural features and optical properties of Nd:YAG ceramics for lasers applications</w:t>
+                <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles Valenciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869437v1</w:t>
+                <w:t xml:space="preserve">hal-01869405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of non-stoichiometry on sintering behavior, microstructural features and optical properties of Nd:YAG ceramics for lasers applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAPHIA annual symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869428v1</w:t>
+                <w:t xml:space="preserve">hal-01869437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
               </w:r>
@@ -12394,344 +12394,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
+              <w:t xml:space="preserve">LAPHIA annual symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871612v1</w:t>
+                <w:t xml:space="preserve">hal-01869428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERAMICS COMPOSITES FOR LASER APPLICATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCPS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871605v1</w:t>
+                <w:t xml:space="preserve">hal-01871612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured composite ceramics for laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CERAMICS COMPOSITES FOR LASER APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Symp. international sur les matériaux Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICCPS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869712v1</w:t>
+                <w:t xml:space="preserve">hal-01871605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers</w:t>
               </w:r>
@@ -12877,51 +12877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMCPA, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13123,51 +13123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
@@ -13190,277 +13190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de mise en forme et mécanismes de frittage de céramiques fines voire ultrafines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céramiques transparentes de YAG:Nd pour applications lasers : performances actuelles et perspectives d’amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Groeninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité : Centre CEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Journée Céramiques Transparentes (JCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552600v1</w:t>
+                <w:t xml:space="preserve">hal-04318177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques transparentes de YAG:Nd pour applications lasers : performances actuelles et perspectives d’amélioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés de mise en forme et mécanismes de frittage de céramiques fines voire ultrafines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Céramiques Transparentes (JCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité : Centre CEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318177v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques Composites pour Laser de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13554,51 +13554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13666,51 +13666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Céramiques Transparentes pour application Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité : Entreprise CILAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13761,51 +13761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13886,64 +13886,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13998,51 +13998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-traitements thermiques de frittage sur des céramiques transparentes de YAG dopées au néodyme (YAG:Nd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14225,256 +14225,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
+                <w:t xml:space="preserve">Post sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">9th Laser Ceramics Symposium (LCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949343v1</w:t>
+                <w:t xml:space="preserve">hal-00949347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procédés céramiques appliqués à l'élaboration de laser de puissance : potentialités et limites actuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Post-sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Reignoux</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944311v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélations entre structure, microstructure et propriétés optiques de céramiques transparentes pour des lasers de puissance (Séminaire invité)</w:t>
               </w:r>
@@ -14549,148 +14549,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Les procédés céramiques appliqués à l'élaboration de laser de puissance : potentialités et limites actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Laser Ceramics Symposium (LCS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949347v1</w:t>
+                <w:t xml:space="preserve">hal-00944311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques transparentes.</w:t>
               </w:r>
@@ -14827,51 +14827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la porosité de frittés de (YAG) dopés par Nd3+ - Implications sur les propriétés optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14961,51 +14961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Epherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15073,51 +15073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013, Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15155,90 +15155,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commutation en longueur d'onde dans les lasers à ceramiques YSAG dopées au neaudyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème journées nationales d'optique guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
@@ -15306,64 +15306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal - Canada, United States. pp.ULTRA/NANO-6-12-3</w:t>
@@ -15405,51 +15405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la porosité de frittés de &amp;quot; YAG &amp;quot; dopés par Nd3+. Implications sur les propriétés optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15500,77 +15500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd:YAG and Nd:YSAG ceramics: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15625,103 +15625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering, spectral and laser properties of Nd:YSAG transparent ceramics (Nd3+:Y3ScAl4O12, 2%at)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockhlom, Sweden</w:t>
@@ -15763,51 +15763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les applications actuelles et à venir des céramiques transparentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15845,77 +15845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behavior and specific optical properties of Nd:YSAG ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15983,51 +15983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Nd3+ cation diffusion in yttrium aluminum ceramics : application to the elaboration of Nd : YAG/YAG composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16212,51 +16212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering mechanism, correlations with microstructural and optical properties of Nd :YAG transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16346,51 +16346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the sintering mechanism for Nd:YAG ceramics in presence of a liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17103,51 +17103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17211,51 +17211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17418,51 +17418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17543,51 +17543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17668,51 +17668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17802,51 +17802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18009,77 +18009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif SPS Très Haute Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18111,316 +18111,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ability to pressing and sintering of lanthanide oxide with controlled morphology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Correlations between microstructural, thermo-optic and spectroscopic properties of Nd:YAG transparent composite ceramics containing Al2O3 or YAlO3 granular phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IS-OM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, lYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844756v1</w:t>
+                <w:t xml:space="preserve">hal-01844682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and optical properties of Nd:YAG/YAP composite ceramics for lasers applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Study of the ability to pressing and sintering of lanthanide oxide with controlled morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">NUMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844739v1</w:t>
+                <w:t xml:space="preserve">hal-01844756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between microstructural and thermo-optical properties of Nd:YAG transparent composites ceramics containing Al2O3 or YAlO3 phases</w:t>
+                <w:t xml:space="preserve">Elaboration and optical properties of Nd:YAG/YAP composite ceramics for lasers applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18436,116 +18436,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Symposium International sur les matériaux Laser (IS-OM7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France. </w:t>
+              <w:t xml:space="preserve">IWAC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828930v1</w:t>
+                <w:t xml:space="preserve">hal-01844739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between microstructural, thermo-optic and spectroscopic properties of Nd:YAG transparent composite ceramics containing Al2O3 or YAlO3 granular phases</w:t>
+                <w:t xml:space="preserve">Correlations between microstructural and thermo-optical properties of Nd:YAG transparent composites ceramics containing Al2O3 or YAlO3 phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18561,73 +18561,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-OM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, lYON, France</w:t>
+              <w:t xml:space="preserve">7e Symposium International sur les matériaux Laser (IS-OM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844682v1</w:t>
+                <w:t xml:space="preserve">hal-01828930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of transparent laser ceramics architecture by tape casting</w:t>
               </w:r>
@@ -18652,51 +18652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18751,51 +18751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Cr:YAG ceramics for laser applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18915,51 +18915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laphia annual symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
@@ -19171,51 +19171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1557571. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19379,51 +19379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques entrent en transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19480,51 +19480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic processes applied to amplifier media for high power lasers: potentialities and limits. (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19737,51 +19737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05442158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kerkad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03930D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Hoa Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Valois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2025.125508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dalla-Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jub&#233;ra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7010013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassoulet-Saintonge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk-Gawe&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dere&#324;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04836542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bondzior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lema&#324;ski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Quan Vu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefa&#324;ska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14205996" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Goldstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Katz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.11.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Safronova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Yavetskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Kryzhanovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Parkhomenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Doroshenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03280655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope Coureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.11.260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cochain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13092199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chretien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109324" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03407768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Chaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.08.098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02122663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.01.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lema&#324;ski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Dere&#324;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14680" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavoutier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.07.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04347165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavoutier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.03.034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pujol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5027493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lemanski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Deren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerczyk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(14)60062-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK817W68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Epherre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.11.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3SDHNM1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reignoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.07.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNGCRPQF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJCGJ2NS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025596" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201110140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2010.05.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M540W2JK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28QZJ2H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02168.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q84W5X7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05480244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boulesteix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heintz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jub&#233;ra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04064811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosta&#353;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piancastelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331647v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalla-Barba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318248v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324322v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guene Girard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall&#233; Christian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153227v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perri&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevarin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153174v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916506v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891098v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895803v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895483v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871612v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871605v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delahaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552600v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318177v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeninck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100581v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100587v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324254v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949343v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reignoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324115v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949347v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949291v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947032v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757233v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752029v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Rabinovitch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367415v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345060v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338455v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153549v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guene-Girard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844756v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828930v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844682v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844765v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844692v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemanski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Deren" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerckyk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Epherre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Potier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979791v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05442158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kerkad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03930D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Hoa Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Valois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2025.125508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dalla-Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jub&#233;ra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7010013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassoulet-Saintonge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk-Gawe&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dere&#324;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Goldstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Katz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.11.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04836542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bondzior" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lema&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Quan Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefa&#324;ska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14205996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Safronova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Yavetskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Kryzhanovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Parkhomenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Doroshenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03280655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope Coureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.11.260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cochain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13092199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chretien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109324" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03407768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Chaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.08.098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02122663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.01.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lema&#324;ski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Dere&#324;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14680" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavoutier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.07.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lemanski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Deren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerczyk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(14)60062-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK817W68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04347165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavoutier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.03.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pujol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5027493" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Epherre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.11.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3SDHNM1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reignoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.07.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNGCRPQF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJCGJ2NS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025596" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201110140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2010.05.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M540W2JK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28QZJ2H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02168.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q84W5X7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05480244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boulesteix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heintz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jub&#233;ra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04064811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosta&#353;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piancastelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331647v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalla-Barba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324322v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331455v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guene Girard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395079v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall&#233; Christian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153227v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perri&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevarin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153174v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025192v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895492v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895803v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895483v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871612v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871605v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delahaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeninck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100581v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100587v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324254v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949347v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reignoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324115v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944311v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949291v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947032v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757233v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752029v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Rabinovitch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367415v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345060v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338455v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153549v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guene-Girard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844682v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844739v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828930v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844765v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844692v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemanski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Deren" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerckyk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Epherre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Potier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979791v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>