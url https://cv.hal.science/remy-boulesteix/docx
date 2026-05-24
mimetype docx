--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -248,5757 +248,6138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05442158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear flying focus pulses for ultrafast 3D nonlinear microscopy</w:t>
+                <w:t xml:space="preserve">Spectroscopy of Ho:Y2O3 transparent ceramics: Effect of YF3 addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Bagley</w:t>
+                <w:t xml:space="preserve">Ngoc Quynh Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Kerkad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Boulesteix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/optica.561661⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 335, pp.08020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202533508020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224753v1</w:t>
+                <w:t xml:space="preserve">hal-05365858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of Ho:Y2O3 transparent ceramics: Effect of YF3 addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear flying focus pulses for ultrafast 3D nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bagley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delaunay</w:t>
+                <w:t xml:space="preserve">Remy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Quynh Hoa Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+                <w:t xml:space="preserve">Yago Arosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Loiko</w:t>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 335, pp.08020. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (8), pp.1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202533508020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/optica.561661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365858v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of long-range weberite-type ordering in high temperature processed Gd&amp;lt;sub&amp;gt;3+x&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7-x&amp;lt;/sub&amp;gt; (x = 0 and 0.25) synthesised by co-precipitation and direct crystallization of the melt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+                <w:t xml:space="preserve">Effect of fluorine addition on the microstructure and emission properties of Ho:Y2O3 transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Quynh Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Kerkad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2025.125508⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.117523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151047v1</w:t>
+                <w:t xml:space="preserve">hal-05627978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Spectroscopic Properties of Ho:Lu2O3 Transparent Ceramics Elaborated by Spark Plasma Sintering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Cormier</w:t>
+                <w:t xml:space="preserve">Suppression of long-range weberite-type ordering in high temperature processed Gd&amp;lt;sub&amp;gt;3+x&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7-x&amp;lt;/sub&amp;gt; (x = 0 and 0.25) synthesised by co-precipitation and direct crystallization of the melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics7010013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 350, pp.125508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2025.125508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534342v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ho3+-doped Y3NbO7 transparent ceramic elaborated by air pre-sintering and post-HIP treatment as potential LASER gain material at 2 μm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optical and Spectroscopic Properties of Ho:Lu2O3 Transparent Ceramics Elaborated by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guené-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dalla-Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jubéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.114319⟩</w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.208 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197983v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of sintering mechanisms of Ca-doped yttrium aluminum garnet ceramics: From nanostructure to macroscopic behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nd:YAG transparent ceramics for laser applications: Influence of green compact microstructure on its reactivity during reaction-sintering and resulting optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Perrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">C. Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.565-575. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, pp.115077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391084v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive spark plasma sintering of the hexacelcian barium aluminosilicate phase.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Allemand</w:t>
+                <w:t xml:space="preserve">Elaboration of Yttrium Aluminum Garnet (YAG) nanopowders and ceramics: Comparison between batch and plug-flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.03.060⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.100675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403093v1</w:t>
+                <w:t xml:space="preserve">hal-05628115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the Ga–Gd, Ga–Nb and Gd–Nb binary phase diagrams towards the Ga–Gd–Nb system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">Study of sintering mechanisms of Ca-doped yttrium aluminum garnet ceramics: From nanostructure to macroscopic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2023.102596⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.565-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403117v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the synthesis method on microstructural features of Ba2MgWO6 ceramics sintered by SPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Miniajluk-Gaweł</w:t>
+                <w:t xml:space="preserve">Reactive spark plasma sintering of the hexacelcian barium aluminosilicate phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bassoulet-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104273⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (11), pp.4985-4990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391088v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent ceramics green-microstructure optimization by pressure slip-casting: Cases of YAG and MgAl2O4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ho3+-doped Y3NbO7 transparent ceramic elaborated by air pre-sintering and post-HIP treatment as potential LASER gain material at 2 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guené-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.11.003⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.114319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.114319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281714v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dopant distribution in Cr4+:YAG transparent ceramics and its use as passively Q-switching media in Nd:YAG laser delivering 38 mJ per pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Thermodynamic assessment of the Ga–Gd, Ga–Nb and Gd–Nb binary phase diagrams towards the Ga–Gd–Nb system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rkia Tamim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100107⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, pp.102596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2023.102596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410203v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ceramic Formation on the Emission of Eu3+ and Nd3+ Ions in Double Perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Influence of the synthesis method on microstructural features of Ba2MgWO6 ceramics sintered by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Miniajluk-Gaweł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Dereń</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14205996⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.104273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836542v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of densification mechanisms during Spark Plasma Sintering of co-precipitated Ho:Lu2O3 nanopowders: Application to transparent ceramics for lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (14), pp.7199-7207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and VUV luminescence of Lu2O3:Eu3+ (5 at.%) nanopowders and transparent ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.G. Doroshenko</w:t>
+                <w:t xml:space="preserve">Effect of Ceramic Formation on the Emission of Eu3+ and Nd3+ Ions in Double Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Miniajluk-Gaweł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Bondzior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Lemański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Quan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.109730⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (20), pp.5996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14205996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634744v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of parasitic features in the visible range of oxide transparent ceramics absorption spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Transparent ceramics green-microstructure optimization by pressure slip-casting: Cases of YAG and MgAl2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christope Coureau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17182⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.2085-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280655v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark Plasma Sintering of double perovskite Ba2MgWO6 doped with Ce3+: Part I - Structural and microstructural characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Miniajluk</w:t>
+                <w:t xml:space="preserve">Study of dopant distribution in Cr4+:YAG transparent ceramics and its use as passively Q-switching media in Nd:YAG laser delivering 38 mJ per pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.11.260⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634828v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of Large Size and Highly Transparent Nd:YAG Ceramics by Pressure Slip-Casting and Post-Sintering by HIP: An Experimental and Simulation Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Cochain</w:t>
+                <w:t xml:space="preserve">Fabrication and VUV luminescence of Lu2O3:Eu3+ (5 at.%) nanopowders and transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Safronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Yavetskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Kryzhanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Parkhomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Doroshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13092199⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.109730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.109730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281386v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid phase synthesis and sintering of Y3NbO7</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Viers</w:t>
+                <w:t xml:space="preserve">Sources of parasitic features in the visible range of oxide transparent ceramics absorption spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christope Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.02.190⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (9), pp.4803-4821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634762v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of YAG/Cr:YAG transparent composite ceramics and characterization by light sheet fluorescence imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
+                <w:t xml:space="preserve">Spark Plasma Sintering of double perovskite Ba2MgWO6 doped with Ce3+: Part I - Structural and microstructural characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Miniajluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Dereń</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.109324⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (6), pp.7602-7608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.11.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379600v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous gelcasting of CeO$_2$ ceramics using water-soluble epoxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacturing of Large Size and Highly Transparent Nd:YAG Ceramics by Pressure Slip-Casting and Post-Sintering by HIP: An Experimental and Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.08.098⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (9), pp.2199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13092199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407768v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tape casting of multilayer YAG-Nd:YAG transparent ceramics for laser applications: Study of green tapes properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Belon</w:t>
+                <w:t xml:space="preserve">Liquid phase synthesis and sintering of Y3NbO7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guené-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.01.038⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (16, Part B), pp.26361-26367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.02.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122663v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques transparentes - Caractéristiques générales et procédés de fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of YAG/Cr:YAG transparent composite ceramics and characterization by light sheet fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.109324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.109324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153197v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques transparentes - Caractérisation, propriétés et applications, Techniques de l’Ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous gelcasting of CeO$_2$ ceramics using water-soluble epoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bœuf-Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (18), pp.23966-23974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.08.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153201v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of (Nd+Y)/Al ratio on sintering behavior and optical features of Y3-xNdxAl5O12 ceramics for laser applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+                <w:t xml:space="preserve">Tape casting of multilayer YAG-Nd:YAG transparent ceramics for laser applications: Study of green tapes properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.01.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.2161-2167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150796v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and spectroscopic properties of MgAl2O4:Nd3+ transparent ceramics fabricated by using two-step Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Céramiques transparentes - Caractérisation, propriétés et applications, Techniques de l’Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.J. Dereń</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, E6419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913772v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica reactivity during reaction-sintering of Nd:YAG transparent ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of (Nd+Y)/Al ratio on sintering behavior and optical features of Y3-xNdxAl5O12 ceramics for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.264-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.14680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01913767v1</w:t>
+                <w:t xml:space="preserve">hal-02150796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céramiques transparentes - Caractéristiques générales et procédés de fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, E6418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675110v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hot isostatic pressing on sintering trajectory and optical properties of transparent Nd:YAG ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+                <w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (8), pp.2035 - 2042. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (10), pp.4450-4460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875278v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing issues and optical properties of rare-earth (Y, Lu, Sc, Nd) aluminate garnets composite transparent ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica reactivity during reaction-sintering of Nd:YAG transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.04.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (3), pp.945 - 953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243635v1</w:t>
+                <w:t xml:space="preserve">hal-01913767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complements on the effect of TiO2 content on the crystallization and the color of (ZrO2-TiO2)-doped Li2O-Al2O3-SiO2 glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and spectroscopic properties of MgAl2O4:Nd3+ transparent ceramics fabricated by using two-step Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lemański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chavoutier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.J. Dereń</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.07.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 722, pp.358 - 364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.06.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243650v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and structural properties of MgAl2O4:Nd3+ nanopowders and ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Strek</w:t>
+                <w:t xml:space="preserve">Influence of hot isostatic pressing on sintering trajectory and optical properties of transparent Nd:YAG ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0721(14)60062-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.2035 - 2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00979410v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of TiO2 content on the crystallization and the color of (ZrO2,TiO2)-doped Li2O–Al2O3–SiO2 glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Majérus</w:t>
+                <w:t xml:space="preserve">Manufacturing issues and optical properties of rare-earth (Y, Lu, Sc, Nd) aluminate garnets composite transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Loiseau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.03.034⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347165v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Optical Characterization of Undoped and Neodymium-Doped Y3ScAl4O12 Ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">Complements on the effect of TiO2 content on the crystallization and the color of (ZrO2-TiO2)-doped Li2O-Al2O3-SiO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavoutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5027493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 408, pp.150-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309843v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly transparent Nd:Lu2O3 ceramics obtained by coupling slip-casting and spark plasma sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of TiO2 content on the crystallization and the color of (ZrO2,TiO2)-doped Li2O–Al2O3–SiO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chavoutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 384, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00946183v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-sintering treatment of neodymium-doped yttrium aluminum garnet (Nd:YAG) transparent ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
+                <w:t xml:space="preserve">Thermal and Optical Characterization of Undoped and Neodymium-Doped Y3ScAl4O12 Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.4.002166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (25), pp.13781-13789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5027493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100612v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd-doped Y3Al5O12 and Y3ScAl4O12 ceramics: A comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">Spectroscopic and structural properties of MgAl2O4:Nd3+ nanopowders and ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Lemanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemek Deren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walerczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Strek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (3), pp.265-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0721(14)60062-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796100v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Evolution During Vacuum Sintering of Yttrium Aluminum Garnet Transparent Ceramics: Toward the Origin of Residual Porosity Affecting the Transparency</w:t>
+                <w:t xml:space="preserve">Highly transparent Nd:Lu2O3 ceramics obtained by coupling slip-casting and spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Epherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.12315⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908840v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain structuration in dual-wavelength Nd:YSAG ceramic lasers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Post-sintering treatment of neodymium-doped yttrium aluminum garnet (Nd:YAG) transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Reignoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.025596⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.002166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788981v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength switching in Nd:YSAG ceramic laser induced by thermal effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd-doped Y3Al5O12 and Y3ScAl4O12 ceramics: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jaffres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">A. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7452/lapl.201110140⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.704-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733416v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative characterization of pores in transparent ceramics by coupling electron microscopy and confocal laser scanning microscopy</w:t>
+                <w:t xml:space="preserve">Microstructural Evolution During Vacuum Sintering of Yttrium Aluminum Garnet Transparent Ceramics: Toward the Origin of Residual Porosity Affecting the Transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2010.05.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.1724-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.12315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559059v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering by pores in transparent Nd:YAG ceramics for lasers: correlations between microstructure and optical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Gain structuration in dual-wavelength Nd:YSAG ceramic lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (14), pp.14992-15002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.014992⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 20, pp.25596-25602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.025596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559052v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the liquid phase sintering for Nd:YAG ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Wavelength switching in Nd:YSAG ceramic laser induced by thermal effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.04.005⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.344-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7452/lapl.201110140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00376488v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of silica doping on neodymium diffusion in yttrium aluminium garnet ceramics : implications for sintering mechanisms</w:t>
+                <w:t xml:space="preserve">Quantitative characterization of pores in transparent ceramics by coupling electron microscopy and confocal laser scanning microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.1854-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2010.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395919v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Light scattering by pores in transparent Nd:YAG ceramics for lasers: correlations between microstructure and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (14), pp.14992-15002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.014992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanism of the liquid phase sintering for Nd:YAG ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of silica doping on neodymium diffusion in yttrium aluminium garnet ceramics : implications for sintering mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.2517-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of silica on the reactive sintering o polycrystalline Nd:YAG ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitrerobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 91, pp.406-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.02168.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6008,10586 +6389,10586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the RE3NbO7 composition to stabilize cubic varieties under a high temperature treatment: structural and spectroscopic characterizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sintering mechanisms of gadolinium niobates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Structure-Property Relationship in Solid State Materials - SPSSM-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Chimique de France - SCF; CNRS; Région Pays de Loire; Nantes Université; IMN, Jul 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th Conference of the European Ceramic Society - ECerS XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163406v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering mechanisms of gadolinium niobates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modulation of the RE3NbO7 composition to stabilize cubic varieties under a high temperature treatment: structural and spectroscopic characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the European Ceramic Society - ECerS XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Structure-Property Relationship in Solid State Materials - SPSSM-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Chimique de France - SCF; CNRS; Région Pays de Loire; Nantes Université; IMN, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480244v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Re3NbO7 (RE= rare earth) composition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs 2025 - JNOEJC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Chimique de France - SCF, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total internal reflection of polychromatic filaments in YAG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Concatenation of Kerr solitary waves for self-referenced coherent Raman imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JW2A.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781400v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concatenation of Kerr solitary waves for self-referenced coherent Raman imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Total internal reflection of polychromatic filaments in YAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, May 2024, Charlotte (NC), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782075v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Céramiques pour Lasers, un enjeu pour l'avenir</w:t>
+                <w:t xml:space="preserve">Study of sintering and dopant distribution in Cr4+:YAG transparent ceramics and its use as passively Q-switching media in Nd:YAG laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Matériaux et Photonique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôles Alpha RLH et PEC, Oct 2023, Léognan, France</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329739v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YAG transparent ceramics by double sintering - A comparison between HIP and FAST post-sintering treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Picelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hostaša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piancastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15TH PACRIM conference on ceramics and glass technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316387v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Gd3NbO7:Eu3+ phase transition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Céramiques pour Lasers, un enjeu pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées "Matériaux et Photonique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôles Alpha RLH et PEC, Oct 2023, Léognan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736115v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Gd3NbxO7-2,5x:Eu3+ phase transition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Heintz</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">15TH PACRIM conference on ceramics and glass technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331655v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse comparée de nanopoudres céramiques de YAG par coprécipitation en réacteur batch et piston</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Delaunay</w:t>
+                <w:t xml:space="preserve">Study of Gd3NbO7:Eu3+ phase transition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064811v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAG transparent ceramics by double sintering - A comparison between HIP and FAST post-sintering treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Picelli</w:t>
+                <w:t xml:space="preserve">Study of Gd3NbxO7-2,5x:Eu3+ phase transition: toward the elaboration of new transparent ceramic as infrared LASER sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331706v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of gadolinium niobates doped with Eu3+ ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Heintz</w:t>
+                <w:t xml:space="preserve">Synthèse comparée de nanopoudres céramiques de YAG par coprécipitation en réacteur batch et piston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Jubéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ICL, International Conference on Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331723v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From powders to transparent ceramics: Control of ceramic processes (séminaire invité)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transition of gadolinium niobates doped with Eu3+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOT GmbH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Idar-Oberstein, Germany</w:t>
+              <w:t xml:space="preserve">20th ICL, International Conference on Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324347v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of sintering and dopant distribution in Cr4+:YAG transparent ceramics and its use as passively Q-switching media in Nd:YAG laser</w:t>
+                <w:t xml:space="preserve">From powders to transparent ceramics: Control of ceramic processes (séminaire invité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EOT GmbH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Idar-Oberstein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331647v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques polycristallines pour lasers : potentialités et limites actuelles</w:t>
+                <w:t xml:space="preserve">Céramiques transparentes pour Lasers IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO Optique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée thématique sources Laser et NL pour l'Infrarouge moyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329721v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycristalline ceramics for lasers: current potential and limits (visioconference)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YAG-based transparent ceramics: study of nanopowders synthesis by batch or continuous co-precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MS&amp;T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pittsburg, United States</w:t>
+              <w:t xml:space="preserve">46th ICACC, International Conference &amp; Exposition on Advanced Ceramics &amp; Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Daytona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316364v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAG-based transparent ceramics: study of nanopowders synthesis by batch or continuous co-precipitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les céramiques polycristallines pour lasers : potentialités et limites actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th ICACC, International Conference &amp; Exposition on Advanced Ceramics &amp; Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Daytona, United States</w:t>
+              <w:t xml:space="preserve">JNCO Optique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331555v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours « Le Frittage »</w:t>
+                <w:t xml:space="preserve">Polycristalline ceramics for lasers: current potential and limits (visioconference)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dalla-Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique CNRS MATTER du GDR TAMARYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Oléron, France</w:t>
+              <w:t xml:space="preserve">MS&amp;T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329527v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques transparentes pour Lasers IR</w:t>
+                <w:t xml:space="preserve">Cours « Le Frittage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique sources Laser et NL pour l'Infrarouge moyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique CNRS MATTER du GDR TAMARYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329469v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques transparentes à structure cristalline anisotrope pour applications optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">JNCO, Optique Dijon 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329417v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rôle des additifs de frittage sur l’élaboration de céramiques transparentes de YAG comme composants optiques pour des lasers de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318248v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques transparentes à structure cristalline anisotrope pour applications optiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO, Optique Dijon 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324490v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+                <w:t xml:space="preserve">Étude du rôle des additifs de frittage sur l’élaboration de céramiques transparentes de YAG comme composants optiques pour des lasers de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672733v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PACRIM conference on ceramics and glass technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle des additifs de frittage sur l’élaboration de céramiques transparentes de YAG comme composants optiques pour des lasers de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of chromium-doped Yttrium Aluminum Garnet (Cr:YAG) for laser applications : role of sintering aids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacturing processes of rare-earth oxides transparent ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wodil 2019: 8th French-German Workshop on Oxide, Dielectric and Laser single crystal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395763v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of holmium-doped lutetium oxide by Spark Plasma Sintering for high power lasers amplification in Mid-IR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire : From powders to transparent ceramics: control of ceramic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire à Institut of Low Temperature and Structure Research 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331473v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : From powders to transparent ceramics: control of ceramic processes</w:t>
+                <w:t xml:space="preserve">From powders to transparent ceramics: Control of ceramic processes (séminaire invité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à Institut of Low Temperature and Structure Research 2019</w:t>
+              <w:t xml:space="preserve">ILT&amp;SR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395445v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From powders to transparent ceramics: Control of ceramic processes (séminaire invité)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of Holmium-doped lutetium oxide for high power laser amplification in the mid-IR (2.1 µm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILT&amp;SR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur le frittage par courant pulsé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324322v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of Holmium-doped lutetium oxide for high power laser amplification in the mid-IR (2.1 µm)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Viers</w:t>
+                <w:t xml:space="preserve">Rare earth doped transparent ceramic for laser gain medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guene Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur le frittage par courant pulsé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">PRE 19 (Photoluminescence of rare earth conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318189v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped transparent ceramic for laser gain medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Guene Girard</w:t>
+                <w:t xml:space="preserve">Elaboration of chromium-doped Yttrium Aluminum Garnet (Cr:YAG) for laser applications : role of sintering aids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRE 19 (Photoluminescence of rare earth conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Wodil 2019: 8th French-German Workshop on Oxide, Dielectric and Laser single crystal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331455v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing processes of rare-earth oxides transparent ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of holmium-doped lutetium oxide by Spark Plasma Sintering for high power lasers amplification in Mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395079v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of chromium-doped Yttrium Aluminum Garnet (Cr4+:YAG) ceramics as saturable absorber for passively self-Q-switched one-micron solid state lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCS 2019 - 15th Laser Ceramic Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of Yttrium Aluminum Garnet (YAG) for laser applications: role of CaO and MgO on the subsequent (micro-)structural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallé Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer ceramic systems by tape casting process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">ISIEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124347v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent ceramics for high power laser emission and supercontinuum generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayer ceramic systems by tape casting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Couderc</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPAL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153227v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure casting of transparent ceramics for laser applications</w:t>
+                <w:t xml:space="preserve">Transparent ceramics for high power laser emission and supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCS 20189</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Okasaki, Japan</w:t>
+              <w:t xml:space="preserve">OPAL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153185v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionally-graded transparent ceramics for Laser applications</w:t>
+                <w:t xml:space="preserve">Pressure casting of transparent ceramics for laser applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMCEE 2018 - 12th International Conference on Ceramic Materials and Components for Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">LCS 20189</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Okasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153174v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd:YAG-based ceramic composites: approach of the reactive sintering, microstructural features and optical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionally-graded transparent ceramics for Laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Sallé</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CMCEE 2018 - 12th International Conference on Ceramic Materials and Components for Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316104v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un procédé de mise en forme par coulage-gélification pour l’élaboration de pastilles de CeO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Nd:YAG-based ceramic composites: approach of the reactive sintering, microstructural features and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Delahaye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest - Société Chimique de France 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Thermec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153215v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELABORATION ET CARACTERISATION DE CERAMIQUES TRANSPARENTES A GRADIENT DE FONCTIONNALITE POUR APPLICATIONS LASER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un procédé de mise en forme par coulage-gélification pour l’élaboration de pastilles de CeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest - Société Chimique de France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153308v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
+                <w:t xml:space="preserve">ELABORATION ET CARACTERISATION DE CERAMIQUES TRANSPARENTES A GRADIENT DE FONCTIONNALITE POUR APPLICATIONS LASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153163v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics Materials for High Power Laser Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Materials Sciences and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Ecole d'été Sigma-Tech days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025192v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSPARENT Cr:YAG CERAMICS, ROLE OF Cr2O3 AND CO-DOPANTS ON THE REACTIVE SINTERING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionally-graded transparent ceramics for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bouzat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">WODIL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895751v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la poterie aux lasers : les céramiques innovent !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration de céramiques transparentes composites pour lasers haute puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Conférence UDPPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916506v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’aptitude à la mise en forme et au frittage de poudres d’oxydes de lanthanides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la poterie aux lasers : les céramiques innovent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Conférence UDPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895492v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de céramiques transparentes composites pour lasers haute puissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+                <w:t xml:space="preserve">Etude de l’aptitude à la mise en forme et au frittage de poudres d’oxydes de lanthanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">PMF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891098v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques transparentes pour applications laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRANSPARENT Cr:YAG CERAMICS, ROLE OF Cr2O3 AND CO-DOPANTS ON THE REACTIVE SINTERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ECerS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895803v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme par coulage en bande de céramiques transparentes pour applications Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Ceramics Materials for High Power Laser Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Materials Sciences and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895483v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la non-stœchiométrie sur le comportement au frittage, les propriétés microstructurales et optiques de céramiques composites à base de Nd:YAG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Céramiques transparentes pour applications laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">JNCO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895475v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF THE SHAPING AND SINTERING ABILITY OF LANTHANIDE OXIDE POWDERS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Mise en forme par coulage en bande de céramiques transparentes pour applications Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895768v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la non-stœchiométrie sur le comportement au frittage, les propriétés microstructurales et optiques de céramiques composites à base de Nd:YAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été Sigma-Tech days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895507v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionally-graded transparent ceramics for laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STUDY OF THE SHAPING AND SINTERING ABILITY OF LANTHANIDE OXIDE POWDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODIL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ECerS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895835v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured composite ceramics for laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRANSPARENT CERAMICS FOR HIGH POWER LASER APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Symp. international sur les matériaux Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">IWAC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869712v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles Valenciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">LAPHIA annual symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869405v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of non-stoichiometry on sintering behavior, microstructural features and optical properties of Nd:YAG ceramics for lasers applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869437v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CERAMICS COMPOSITES FOR LASER APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAPHIA annual symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">ICCPS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869428v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth oxides transparent ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of non-stoichiometry on sintering behavior, microstructural features and optical properties of Nd:YAG ceramics for lasers applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871612v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERAMICS COMPOSITES FOR LASER APPLICATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCPS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Journées Annuelles Valenciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871605v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectured composite ceramics for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMCPA, Mar 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">7e Symp. international sur les matériaux Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847905v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’aptitude au pressage et au frittage d’oxydes de lanthanides à morphologies maîtrisées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Elaboration et propriétés optiques de céramiques composites YAG/YAP pour applications lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMCPA, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847897v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE NON LINEAIRE A BASE DE SOURCES LASERS MINIATURES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’aptitude au pressage et au frittage d’oxydes de lanthanides à morphologies maîtrisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPA 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMCPA, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871618v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSPARENT CERAMICS FOR HIGH POWER LASER APPLICATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">IMAGERIE NON LINEAIRE A BASE DE SOURCES LASERS MINIATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">ICOPA 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869432v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques transparentes de YAG:Nd pour applications lasers : performances actuelles et perspectives d’amélioration</w:t>
+                <w:t xml:space="preserve">Les Céramiques Transparentes pour application Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Céramiques Transparentes (JCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité : Entreprise CILAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318177v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de mise en forme et mécanismes de frittage de céramiques fines voire ultrafines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité : Centre CEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques Composites pour Laser de puissance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céramiques transparentes de YAG:Nd pour applications lasers : performances actuelles et perspectives d’amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Groeninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Groupe Français de Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Céramique, Mar 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Céramiques Transparentes (JCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864494v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques composites pour applications Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Céramiques Composites pour Laser de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique (JNCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Groupe Français de Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Céramique, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863368v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Céramiques Transparentes pour application Laser</w:t>
+                <w:t xml:space="preserve">Céramiques composites pour applications Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité : Entreprise CILAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique (JNCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552583v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’effet bénéfique de post-traitements SPS et HIP sur les propriétés microstructurales et optiques de céramiques transparentes de YAG dopées au néodyme (YAG:Nd)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Architectured ceramics for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Materiaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th Laser Ceramic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100581v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured ceramics for high power laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de l’effet bénéfique de post-traitements SPS et HIP sur les propriétés microstructurales et optiques de céramiques transparentes de YAG dopées au néodyme (YAG:Nd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Laser Ceramic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Conference Materiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100587v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-traitements thermiques de frittage sur des céramiques transparentes de YAG dopées au néodyme (YAG:Nd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between structure, microstructure and optical properties of transparent ceramics (Séminaire invité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Rovira i Virgili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Taragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Porosity quantification of neodymium doped aluminium garnet (Nd : YAG) ceramics. Implications on optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Laser Ceramics Symposium (LCS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013, Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949347v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Corrélations entre structure, microstructure et propriétés optiques de céramiques transparentes pour des lasers de puissance (Séminaire invité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Université de Lyon 1, Institut Lumière et Matière (ILM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949343v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélations entre structure, microstructure et propriétés optiques de céramiques transparentes pour des lasers de puissance (Séminaire invité)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">Les procédés céramiques appliqués à l'élaboration de laser de puissance : potentialités et limites actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Lyon 1, Institut Lumière et Matière (ILM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324115v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procédés céramiques appliqués à l'élaboration de laser de puissance : potentialités et limites actuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Post-sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Reignoux</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944311v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques transparentes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post sintering treatments of neodymium doped yttrium aluminum garnet (Nd :YAG) transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Reignoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation "Nouvelles Céramiques" du Pôle Européen de la Céramique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">9th Laser Ceramics Symposium (LCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979800v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux pour lasers : les céramiques transparentes.</w:t>
+                <w:t xml:space="preserve">Les céramiques transparentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Universciel</w:t>
+              <w:t xml:space="preserve">Formation "Nouvelles Céramiques" du Pôle Européen de la Céramique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979795v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la porosité de frittés de (YAG) dopés par Nd3+ - Implications sur les propriétés optiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux matériaux pour lasers : les céramiques transparentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conférences Universciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946942v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of Nd :Lu2O3 transparent ceramics for laser applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification de la porosité de frittés de (YAG) dopés par Nd3+ - Implications sur les propriétés optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949291v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity quantification of neodymium doped aluminium garnet (Nd : YAG) ceramics. Implications on optical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spark plasma sintering of Nd :Lu2O3 transparent ceramics for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Epherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013, Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947032v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutation en longueur d'onde dans les lasers à ceramiques YSAG dopées au neaudyme</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Quantification de la porosité de frittés de &amp;quot; YAG &amp;quot; dopés par Nd3+. Implications sur les propriétés optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème journées nationales d'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757233v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser line switching in Nd:YSAG ceramic caused bythermal effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal - Canada, United States. pp.ULTRA/NANO-6-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la porosité de frittés de &amp;quot; YAG &amp;quot; dopés par Nd3+. Implications sur les propriétés optiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Commutation en longueur d'onde dans les lasers à ceramiques YSAG dopées au neaudyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t>
+              <w:t xml:space="preserve">32ème journées nationales d'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950460v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd:YAG and Nd:YSAG ceramics: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Les applications actuelles et à venir des céramiques transparentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Laser Ceramics Symposium: International Symposium on Transparent Ceramics for Photonic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Ceramic Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749955v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering, spectral and laser properties of Nd:YSAG transparent ceramics (Nd3+:Y3ScAl4O12, 2%at)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les applications actuelles et à venir des céramiques transparentes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From elaboration to laser properties of transparent polycrystalline Nd:YAG and Nd:YSAG ceramics: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rabinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramic Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">7th Laser Ceramics Symposium: International Symposium on Transparent Ceramics for Photonic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979811v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behavior and specific optical properties of Nd:YSAG ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Laser Ceramics Symposium: International Symposium on Transparent Ceramics for Photonic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Singapour, Singapore. pp.Poster 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nd3+ cation diffusion in yttrium aluminum ceramics : application to the elaboration of Nd : YAG/YAG composite</w:t>
+                <w:t xml:space="preserve">Etude de la diffusion du néodyme dans le grenat d'yttrium et d'aluminium (YAG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitrerobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Laser Ceramic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Shangai, China</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367415v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la diffusion du néodyme dans le grenat d'yttrium et d'aluminium (YAG)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering mechanism, correlations with microstructural and optical properties of Nd :YAG transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t>
+              <w:t xml:space="preserve">4th Laser Ceramic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363147v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering mechanism, correlations with microstructural and optical properties of Nd :YAG transparent ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Study of the Nd3+ cation diffusion in yttrium aluminum ceramics : application to the elaboration of Nd : YAG/YAG composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Laser Ceramic Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367536v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the sintering mechanism for Nd:YAG ceramics in presence of a liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Laser Ceramics Symposium : International Symposium on Transparent Ceramics for Photonic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of functional fine scale ceramic structures by ink-jet printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fousseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.476-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16597,311 +16978,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du diagramme de phase (Gd,Ho)2O3-Ga2O3-Nb2O5 : Vers le développement de nouvelles sources LASER dans l’infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAG-based transparent ceramics: comparison between HIP and SPS post-sintering treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Picelli</w:t>
+                <w:t xml:space="preserve">Céramiques transparentes de type YAG:Ho : Etude de la synthèse de nanopoudres et applications laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Piancastelli</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guené-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345085v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAG-based transparent ceramics: study of nanopowders synthesis by batch or continuous co-precipitation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16916,2212 +17297,2212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques transparentes de type YAG:Ho : Etude de la synthèse de nanopoudres et applications laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Viers</w:t>
+                <w:t xml:space="preserve">YAG-based transparent ceramics: comparison between HIP and SPS post-sintering treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Picelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Guené-Girard</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hostaša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piancastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">ECerS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338582v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle des dopants sur l’élaboration de céramiques transparentes comme composants optiques pour des lasers de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tape casting of transparent ceramics for laser applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIEM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rôle des dopants sur l’élaboration de céramiques transparentes comme composants optiques pour des lasers de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Elaboration de céramiques transparentes dopées holmium pour applications lasers haute puissance dans l’infrarouge moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Jubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338455v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de céramiques transparentes dopées holmium pour applications lasers haute puissance dans l’infrarouge moyen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Viers</w:t>
+                <w:t xml:space="preserve">Étude du rôle des dopants sur l’élaboration de céramiques transparentes comme composants optiques pour des lasers de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153515v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holmium-doped lutetium oxide transparent ceramics for high power lasers in Mid-IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Laser Ceramic Symposium (LCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Okasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de céramiques transparentes à base de sesquioxydes de terres rares dopés holmium pour applications laser dans l’infrarouge moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2018 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et élaboration de niobate pour l’obtention de céramiques transparentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guene-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of transparent laser ceramics architecture by ceramic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif SPS Très Haute Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SPS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between microstructural, thermo-optic and spectroscopic properties of Nd:YAG transparent composite ceramics containing Al2O3 or YAlO3 granular phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of transparent laser ceramics architecture by ceramic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-OM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, lYON, France</w:t>
+              <w:t xml:space="preserve">Laphia annual symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844682v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ability to pressing and sintering of lanthanide oxide with controlled morphology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Correlations between microstructural and thermo-optical properties of Nd:YAG transparent composites ceramics containing Al2O3 or YAlO3 phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7e Symposium International sur les matériaux Laser (IS-OM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844756v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and optical properties of Nd:YAG/YAP composite ceramics for lasers applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Study of the ability to pressing and sintering of lanthanide oxide with controlled morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">NUMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844739v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between microstructural and thermo-optical properties of Nd:YAG transparent composites ceramics containing Al2O3 or YAlO3 phases</w:t>
+                <w:t xml:space="preserve">Elaboration and optical properties of Nd:YAG/YAP composite ceramics for lasers applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Symposium International sur les matériaux Laser (IS-OM7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France. </w:t>
+              <w:t xml:space="preserve">IWAC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828930v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of transparent laser ceramics architecture by tape casting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Belon</w:t>
+                <w:t xml:space="preserve">Correlations between microstructural, thermo-optic and spectroscopic properties of Nd:YAG transparent composite ceramics containing Al2O3 or YAlO3 granular phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chretien</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
+              <w:t xml:space="preserve">IS-OM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, lYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844765v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Cr:YAG ceramics for laser applications</w:t>
+                <w:t xml:space="preserve">Control of transparent laser ceramics architecture by tape casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bouzat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chretien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844760v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of transparent laser ceramics architecture by ceramic processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Transparent Cr:YAG ceramics for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laphia annual symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">12th Laser Ceramics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844692v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and structural properties of MgAl2O4: Nd3+ nanopowders and ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lemanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Deren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walerckyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Epherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Rare Earth Materials (REMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19131,218 +19512,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE FABRICATION DE CERAMIQUES DE YAG POLYCRISTALLIN ET UTILISATION DES CERAMIQUES OBTENUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1557571. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques transparentes à base de YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Léonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2093202 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19352,245 +19733,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques entrent en transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eucher Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic processes applied to amplifier media for high power lasers: potentialities and limits. (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallé Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19737,51 +20118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05442158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kerkad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03930D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Hoa Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Valois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2025.125508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dalla-Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jub&#233;ra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7010013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassoulet-Saintonge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk-Gawe&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dere&#324;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Goldstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Katz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.11.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04836542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bondzior" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lema&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Quan Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefa&#324;ska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14205996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Safronova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Yavetskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Kryzhanovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Parkhomenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Doroshenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03280655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope Coureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.11.260" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cochain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13092199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chretien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109324" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03407768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Chaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.08.098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02122663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.01.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lema&#324;ski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Dere&#324;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14680" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavoutier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.07.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lemanski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Deren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerczyk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(14)60062-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK817W68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04347165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavoutier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.03.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pujol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5027493" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Epherre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.11.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3SDHNM1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reignoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.07.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNGCRPQF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJCGJ2NS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788981v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025596" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201110140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2010.05.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M540W2JK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28QZJ2H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02168.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q84W5X7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05480244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boulesteix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heintz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jub&#233;ra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04064811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosta&#353;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piancastelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331647v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalla-Barba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324322v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331455v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guene Girard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395079v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall&#233; Christian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153227v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perri&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevarin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153174v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025192v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895751v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895492v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895803v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895483v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871612v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871605v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delahaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeninck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100581v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100587v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324254v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949347v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reignoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324115v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944311v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949291v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947032v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757233v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752029v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Rabinovitch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367415v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345060v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338455v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153549v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guene-Girard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844682v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844739v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828930v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844765v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844692v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemanski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Deren" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerckyk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Epherre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Potier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979791v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05442158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kerkad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03930D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Hoa Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05627978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Valois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2025.125508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dalla-Barba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jub&#233;ra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7010013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05625474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perriere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05628115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100675" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassoulet-Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04391088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk-Gawe&#322;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dere&#324;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104273" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04836542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bondzior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lema&#324;ski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Quan Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefa&#324;ska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14205996" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Goldstein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Katz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.11.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Safronova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Yavetskiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Kryzhanovska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Parkhomenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Doroshenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03280655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shames" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope Coureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17182" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Miniajluk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.11.260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cochain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13092199" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.190" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chretien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouzat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.109324" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03407768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Chaigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.08.098" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02122663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.01.038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.01.028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14680" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lema&#324;ski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Dere&#324;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.06.101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01875278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243650v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavoutier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.07.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04347165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavoutier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.03.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pujol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5027493" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Lemanski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Deren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerczyk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(14)60062-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK817W68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Epherre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.11.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3SDHNM1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reignoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002166" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovitch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.07.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNGCRPQF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sall&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12315" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJCGJ2NS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaffres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025596" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733416v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201110140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baumard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2010.05.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M540W2JK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014992" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.04.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28QZJ2H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRFV5BX8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02168.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q84W5X7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05480244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boulesteix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163406v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forestier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hosta&#353;a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piancastelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heintz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jub&#233;ra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04064811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329469v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalla-Barba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318248v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318227v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395079v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guene Girard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395763v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331473v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02395458v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sall&#233; Christian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02124347v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153185v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perri&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevarin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316104v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153215v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895507v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895835v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895751v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025192v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895483v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895475v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895768v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869405v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869712v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847905v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Delahaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847897v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552600v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04318177v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groeninck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864494v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863368v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100581v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979805v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324254v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04324115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reignoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949347v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979795v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946942v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949291v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950460v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752029v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757233v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Rabinovitch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979809v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabinovich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751374v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363147v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367536v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soulestin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113307v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338582v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guen&#233;-Girard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04345085v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153515v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338455v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153659v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153422v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153549v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guene-Girard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04338220v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844692v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828930v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844756v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844739v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844682v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844765v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844760v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04331823v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemanski" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Deren" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walerckyk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Epherre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878064v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403249v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01100598v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Potier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00979791v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>