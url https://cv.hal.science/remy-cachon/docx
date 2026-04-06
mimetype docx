--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -1693,307 +1693,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of lactic acid bacteria for reducing power using a tetrazolium salt reduction method on milk agar.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A procedure for reproducible measurement of redox potential (E h) in dairy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Michelon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Biosci Bioeng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (6), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0134-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865989v1</w:t>
+                <w:t xml:space="preserve">hal-01201444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure for reproducible measurement of redox potential (E h) in dairy processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of lactic acid bacteria for reducing power using a tetrazolium salt reduction method on milk agar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abraham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Michelon</w:t>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Biosci Bioeng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (2), pp.229-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2012.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0134-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201444v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to follow the viability of encapsulated Bifidobacterium bifidum subjected to a freeze-drying process in order to target the colon: Interest of flow cytometry</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental conditions affect the site of tetrazolium violet reduction in the electron transport chain of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Patricia Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Tran Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3509,103 +3509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eh and pH gradients in Camembert cheese during ripening: Measurements using microelectrodes and correlations with texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abraham</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (8), pp.954-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3910,51 +3910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of fatty acid in yeast: addition of reducing agents to the reaction medium influences beta-oxidation activities, gamma-decalactone production, and cell ultrastructure in Sporidiobolus ruinenii cultivated on ricinoleic acid methyl ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Kieronczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (1-4), pp.179-183. </w:t>
@@ -4661,51 +4661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of lactic starters based on acidification and reduction activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aldarf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6082,51 +6082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BIOTRANS' 2005 - 7th Symposium on Biocatalysis and Biotransformations; 2005/07/3-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Delft, Netherlands. </w:t>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a reducing environment on the bioconversion of fatty acids to lactones and methyl-ketones by microorganisms : cellular and enzymatic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Ledon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8290,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Ledon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Debleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle de la rétention d'un composé organique ou d'une pluralité de composés organiques au sein d'une phase liquide ou solide et applications du procédé, notamment en agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8959,51 +8959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2034062"/>
+    <w:nsid w:val="FECDCD2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9190,51 +9190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-cachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5465-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071517545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111154" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duried Alwazeer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00749-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-018-1550-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.579361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2012.09.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4GTJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abraham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0134-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cantonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.029678-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mauvais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03821.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9533-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CCBA828671F7959442A87F75003CF22B226AA62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2006.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8JGM6C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Ly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai L&#234;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00570.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00750-06" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2005.12.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B08SGLV8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kieronczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Yvon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02999.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Phu Tu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2006.01.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DZM8N41-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldarf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divi&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eckert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sunyol I Bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gbaguidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Belguendouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0723-2020(99)80002-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSVPF4F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02445487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Munier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beuvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00015-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02174458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816687-1.00014-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205359" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ledon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Debleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-cachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5465-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071517545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111154" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duried Alwazeer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00749-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-018-1550-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.579361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abraham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0134-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2012.09.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4GTJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cantonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.029678-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mauvais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03821.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9533-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CCBA828671F7959442A87F75003CF22B226AA62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2006.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8JGM6C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Ly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai L&#234;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00570.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00750-06" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2005.12.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B08SGLV8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kieronczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Yvon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02999.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Phu Tu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2006.01.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DZM8N41-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldarf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divi&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eckert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sunyol I Bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gbaguidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Belguendouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0723-2020(99)80002-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSVPF4F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02445487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Munier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beuvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00015-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02174458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816687-1.00014-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205359" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ledon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Debleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>