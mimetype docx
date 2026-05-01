--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1693,307 +1693,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure for reproducible measurement of redox potential (E h) in dairy processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of lactic acid bacteria for reducing power using a tetrazolium salt reduction method on milk agar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cachon</w:t>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Michelon</w:t>
+                <w:t xml:space="preserve">Joëlle de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0134-5⟩</w:t>
+              <w:t xml:space="preserve">J Biosci Bioeng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (2), pp.229-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201444v1</w:t>
+                <w:t xml:space="preserve">hal-00865989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of lactic acid bacteria for reducing power using a tetrazolium salt reduction method on milk agar.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A procedure for reproducible measurement of redox potential (E h) in dairy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Michelon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Biosci Bioeng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (6), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0134-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00865989v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to follow the viability of encapsulated Bifidobacterium bifidum subjected to a freeze-drying process in order to target the colon: Interest of flow cytometry</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental conditions affect the site of tetrazolium violet reduction in the electron transport chain of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Patricia Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Tran Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3509,103 +3509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eh and pH gradients in Camembert cheese during ripening: Measurements using microelectrodes and correlations with texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (8), pp.954-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3910,51 +3910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of fatty acid in yeast: addition of reducing agents to the reaction medium influences beta-oxidation activities, gamma-decalactone production, and cell ultrastructure in Sporidiobolus ruinenii cultivated on ricinoleic acid methyl ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,260 +4038,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a Saccharomyces cerevisiae Wine Yeast That Exhibits Reduced Ethanol Production during Fermentation under Controlled Microoxygenation Conditions</w:t>
+                <w:t xml:space="preserve">Cofactor engineering in Saccharomyces cerevisiae: Expression of a H2O-forming NADH oxidase and impact on redox metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (4), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2005.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00750-06⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129781v1</w:t>
+                <w:t xml:space="preserve">hal-02129775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cofactor engineering in Saccharomyces cerevisiae: Expression of a H2O-forming NADH oxidase and impact on redox metabolism</w:t>
+                <w:t xml:space="preserve">Engineering a Saccharomyces cerevisiae Wine Yeast That Exhibits Reduced Ethanol Production during Fermentation under Controlled Microoxygenation Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2005.12.003⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (9), pp.5822-5828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00750-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129775v1</w:t>
+                <w:t xml:space="preserve">hal-02129781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of oxidizing or reducing agents to the reaction medium influences amino acid conversion to aroma compounds by Lactococcus lactis</w:t>
               </w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Kieronczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (1-4), pp.179-183. </w:t>
@@ -4661,51 +4661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of lactic starters based on acidification and reduction activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aldarf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6082,51 +6082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BIOTRANS' 2005 - 7th Symposium on Biocatalysis and Biotransformations; 2005/07/3-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Delft, Netherlands. </w:t>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a reducing environment on the bioconversion of fatty acids to lactones and methyl-ketones by microorganisms : cellular and enzymatic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Ledon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8290,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Ledon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Debleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle de la rétention d'un composé organique ou d'une pluralité de composés organiques au sein d'une phase liquide ou solide et applications du procédé, notamment en agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8585,51 +8585,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8845,53 +8845,171 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04859577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note d'appui scientifique et technique de l'Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail relatif aux études nécessaires à l'évaluation des OGM développés pour des pays tiers et pouvant être présents à l'état de traces sur le marché européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8959,51 +9077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FECDCD2E"/>
+    <w:nsid w:val="7374B425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9190,51 +9308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-cachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5465-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071517545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111154" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duried Alwazeer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00749-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-018-1550-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.579361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abraham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0134-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2012.09.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4GTJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cantonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.029678-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mauvais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03821.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9533-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CCBA828671F7959442A87F75003CF22B226AA62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2006.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8JGM6C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Ly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai L&#234;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00570.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00750-06" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2005.12.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B08SGLV8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kieronczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Yvon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02999.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Phu Tu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2006.01.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DZM8N41-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldarf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divi&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eckert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sunyol I Bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gbaguidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Belguendouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0723-2020(99)80002-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSVPF4F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02445487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Munier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beuvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00015-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02174458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816687-1.00014-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205359" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ledon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Debleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-cachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5465-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071517545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111154" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duried Alwazeer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00749-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-018-1550-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.579361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2012.09.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4GTJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abraham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0134-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cantonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.029678-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mauvais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03821.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9533-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CCBA828671F7959442A87F75003CF22B226AA62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2006.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8JGM6C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Ly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai L&#234;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00570.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2005.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B08SGLV8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00750-06" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kieronczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Yvon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02999.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Phu Tu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2006.01.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DZM8N41-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldarf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divi&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eckert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sunyol I Bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gbaguidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Belguendouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0723-2020(99)80002-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSVPF4F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02445487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Munier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beuvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00015-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02174458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816687-1.00014-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205359" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ledon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Debleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guillemain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deschamps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>