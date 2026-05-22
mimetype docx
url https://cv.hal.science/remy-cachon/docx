--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -433,369 +433,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green strategies to control redox potential in the fermented food industry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Ageing on Pea Protein Volatile Compounds and Correlation with Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111154⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27030852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648338v1</w:t>
+                <w:t xml:space="preserve">hal-03578412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ageing on Pea Protein Volatile Compounds and Correlation with Odor</w:t>
+                <w:t xml:space="preserve">Potential of Microorganisms to Decrease the “Beany” Off-Flavor: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27030852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (15), pp.4493-4508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578412v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Microorganisms to Decrease the “Beany” Off-Flavor: A Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Green strategies to control redox potential in the fermented food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Martin-Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (15), pp.4493-4508. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp. 111154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648333v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extraction pH on the volatile compounds from pea protein isolate: Semi-Quantification method using HS-SPME-GC-MS</w:t>
               </w:r>
@@ -879,222 +879,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisum sativum vs Glycine max, a comparative review of nutritional, physicochemical, and sensory properties for food uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Fischer</w:t>
+                <w:t xml:space="preserve">Ion-selective electrode integrated in small-scale bioreactor for continuous intracellular pH determination in Lactobacillus plantarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duried Alwazeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.11.021⟩</w:t>
+              <w:t xml:space="preserve">Folia Microbiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.467-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12223-019-00749-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433349v1</w:t>
+                <w:t xml:space="preserve">hal-02433373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-selective electrode integrated in small-scale bioreactor for continuous intracellular pH determination in Lactobacillus plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duried Alwazeer</w:t>
+                <w:t xml:space="preserve">Pisum sativum vs Glycine max, a comparative review of nutritional, physicochemical, and sensory properties for food uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Microbiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65, pp.467-473. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.196-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12223-019-00749-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433373v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Genome Sequencing and Annotation of Clostridium tyrobutyricum Strain Cirm BIA 2237, Isolated from Silage</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Fluorescent Probe and Ion-Selective Electrode Methods for Intracellular pH Determination in Leuconostoc mesenteroides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duried Alwazeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,51 +1448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two Lactococcus lactis zinc membrane proteins, Llmg_0524 and Llmg_0526, and role of Llmg_0524 in cell wall integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,51 +1565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of probiotics on risk factors for cardiovascular diseases. A review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,350 +1693,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of lactic acid bacteria for reducing power using a tetrazolium salt reduction method on milk agar.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A procedure for reproducible measurement of redox potential (E h) in dairy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Michelon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Biosci Bioeng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (6), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0134-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865989v1</w:t>
+                <w:t xml:space="preserve">hal-01201444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure for reproducible measurement of redox potential (E h) in dairy processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of lactic acid bacteria for reducing power using a tetrazolium salt reduction method on milk agar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abraham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Michelon</w:t>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Biosci Bioeng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (2), pp.229-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2012.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0134-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201444v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to follow the viability of encapsulated Bifidobacterium bifidum subjected to a freeze-drying process in order to target the colon: Interest of flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin-Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,64 +2259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of gases to improve survival of Bifidobacterium bifidum by modifying redox potential in fermented milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin-Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Thanh Lam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,77 +2535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of exofacial thiol groups in the reducing activity of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle De-Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,510 +2663,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental conditions affect the site of tetrazolium violet reduction in the electron transport chain of Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marin</w:t>
+                <w:t xml:space="preserve">Monique Cantonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Journaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Christine Mezange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92 (12), pp.5898-5906. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155 (9), pp.2941-2948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.029678-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191294v1</w:t>
+                <w:t xml:space="preserve">hal-03481225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental conditions affect the site of tetrazolium violet reduction in the electron transport chain of Lactococcus lactis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling hexanal production in oxido-reducing conditions by the yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chambellon</w:t>
+                <w:t xml:space="preserve">Mirna Patricia Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Cantonnet</w:t>
+                <w:t xml:space="preserve">Hoa Tran Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mezange</w:t>
+                <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 155 (9), pp.2941-2948. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (9), pp.1013-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.029678-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481225v1</w:t>
+                <w:t xml:space="preserve">hal-02467733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hexanal production in oxido-reducing conditions by the yeast Yarrowia lipolytica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa Tran Thanh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cachon</w:t>
+                <w:t xml:space="preserve">Florence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Kermasha</w:t>
+                <w:t xml:space="preserve">A. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.04.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.5898-5906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02467733v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant hydroperoxide lyase for the production of aroma compounds: Effect of substrate on the yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Tran Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3503,303 +3503,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eh and pH gradients in Camembert cheese during ripening: Measurements using microelectrodes and correlations with texture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Abraham</w:t>
+                <w:t xml:space="preserve">Relationship between the presence of the citrate permease plasmid and high electron-donor surface properties of Lactococcus lactis ssp. lactis biovar. diacetylactis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Huong Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Mai Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2006.12.010⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 268 (2), pp.166-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00570.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461344v1</w:t>
+                <w:t xml:space="preserve">hal-00368194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the presence of the citrate permease plasmid and high electron-donor surface properties of Lactococcus lactis ssp. lactis biovar. diacetylactis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cavin</w:t>
+                <w:t xml:space="preserve">Eh and pH gradients in Camembert cheese during ripening: Measurements using microelectrodes and correlations with texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Mai Lê</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (8), pp.954-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2006.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00570.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00368194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers of small analytes in a multiphasic stirred fruit yoghurt model</w:t>
               </w:r>
@@ -3910,51 +3910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of fatty acid in yeast: addition of reducing agents to the reaction medium influences beta-oxidation activities, gamma-decalactone production, and cell ultrastructure in Sporidiobolus ruinenii cultivated on ricinoleic acid methyl ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Kieronczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (1-4), pp.179-183. </w:t>
@@ -4661,51 +4661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of lactic starters based on acidification and reduction activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aldarf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,294 +5242,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the proton-motive force in Escherichia coli in response to external oxidoreduction potential.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Riondet</w:t>
+                <w:t xml:space="preserve">Influence of lactose-citrate co-metabolism on the differences of growth and energetics in Leuconostoc lactis, Leuconostoc mesenteroides ssp. mesenteroides and Leuconostoc mesenteroides ssp. cremoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Belguendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (4), pp.507-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0723-2020(99)80002-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368239v1</w:t>
+                <w:t xml:space="preserve">hal-00368234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lactose-citrate co-metabolism on the differences of growth and energetics in Leuconostoc lactis, Leuconostoc mesenteroides ssp. mesenteroides and Leuconostoc mesenteroides ssp. cremoris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hache</w:t>
+                <w:t xml:space="preserve">Changes in the proton-motive force in Escherichia coli in response to external oxidoreduction potential.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diviès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 262 (2), pp.595-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0723-2020(99)80002-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00368234v1</w:t>
+                <w:t xml:space="preserve">hal-00368239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5797,51 +5797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of probiotic bacteria with polysaccharides for colonic delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin-Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebel B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5922,51 +5922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oxydoreduction potential on biosynthesis of volatile compounds in acid skim milk gel: identification and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6082,51 +6082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BIOTRANS' 2005 - 7th Symposium on Biocatalysis and Biotransformations; 2005/07/3-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Delft, Netherlands. </w:t>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a reducing environment on the bioconversion of fatty acids to lactones and methyl-ketones by microorganisms : cellular and enzymatic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,321 +7580,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap. 7.8.1. Biotechnological Processes : Culture of cells and microorganisms</w:t>
+                <w:t xml:space="preserve">Quality Performance Assessment of Gas Injection During Juice Processing and Conventional Preservation Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ebel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duried Alwazeer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gases in Agro-Food Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Value-Added Ingredients and Enrichments of Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Elsevier, pp.465-485, 2019, The Science of Beverages, 978-0-12-816687-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-816687-1.00014-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446735v1</w:t>
+                <w:t xml:space="preserve">hal-02174458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap. 7.2.2.1. Modified Atmosphere Packaging and Controlled Atmosphere Packaging : Effect of gases on microorganisms</w:t>
+                <w:t xml:space="preserve">Chap. 7.8.1. Biotechnological Processes : Culture of cells and microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gases in Agro-Food Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.512-532, 2019, 9780128124659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446806v1</w:t>
+                <w:t xml:space="preserve">hal-02446735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Performance Assessment of Gas Injection During Juice Processing and Conventional Preservation Technologies</w:t>
+                <w:t xml:space="preserve">Chap. 7.2.2.1. Modified Atmosphere Packaging and Controlled Atmosphere Packaging : Effect of gases on microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duried Alwazeer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value-Added Ingredients and Enrichments of Beverages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gases in Agro-Food Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.512-532, 2019, 9780128124659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-816687-1.00014-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02174458v1</w:t>
+                <w:t xml:space="preserve">hal-02446806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermented foods: Microbiology, biochemistry and biotechnology</w:t>
               </w:r>
@@ -7997,51 +7997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3 : Redox Potential: Monitoring and Role in Development of Aroma Compounds, Rheological Properties and Survival of Oxygen Sensitive Strains During the Manufacture of Fermented Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Ledon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8290,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Ledon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Debleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle de la rétention d'un composé organique ou d'une pluralité de composés organiques au sein d'une phase liquide ou solide et applications du procédé, notamment en agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,51 +9077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7374B425"/>
+    <w:nsid w:val="A2BBBE0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9308,51 +9308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-cachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5465-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071517545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111154" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duried Alwazeer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00749-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-018-1550-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.579361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2012.09.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4GTJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abraham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0134-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cantonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.029678-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mauvais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03821.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9533-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CCBA828671F7959442A87F75003CF22B226AA62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2006.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8JGM6C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Ly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai L&#234;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00570.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2005.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B08SGLV8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00750-06" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kieronczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Yvon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02999.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Phu Tu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2006.01.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DZM8N41-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldarf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divi&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eckert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sunyol I Bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gbaguidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Belguendouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0723-2020(99)80002-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSVPF4F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02445487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Munier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beuvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00015-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02174458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816687-1.00014-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205359" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ledon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Debleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guillemain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deschamps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-cachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5465-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071517545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duried Alwazeer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00749-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-018-1550-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.579361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abraham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0134-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2012.09.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4GTJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cantonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.029678-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mauvais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03821.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9533-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CCBA828671F7959442A87F75003CF22B226AA62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Ly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Mai L&#234;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00570.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2006.12.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8JGM6C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2005.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B08SGLV8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00750-06" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kieronczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Yvon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02999.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Phu Tu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2006.01.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DZM8N41-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldarf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divi&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eckert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riondet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sunyol I Bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gbaguidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Belguendouz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0723-2020(99)80002-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSVPF4F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02445487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Munier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beuvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00015-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02174458v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816687-1.00014-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446735v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446806v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205359" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ledon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Debleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guillemain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deschamps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>