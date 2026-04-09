--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Chapoulie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV de Rémy ChapoulieProfesseur des universités UBM - Archéométrie et patrimoine culturelCNU 28 : milieux denses et matériauxChercheur au laboratoire: Archéosciences Bordeaux UMR 6034Responsable de la plateforme Archeovision 3D (in UMR6034 Archéosciences Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9959-7940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03359662X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en travaux...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vision beneath the emission: insights into the characterization of celadon by cathodoluminescence image analysis and synchrotron-based XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (6), pp.485. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06314-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Technology and Structure of Celadon Wares from the City of Gour; An Archaeometrical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Montazer Zohouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1:36), pp.383-406. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22059/jarcs.2024.363663.143227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into late Sasanian glass workshop at the city of Istakhr, Fras; synchrotron XRF radiation techniques for glass characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahnaz Bayat Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Eghbal Chehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Kolbadinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1500-1514. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic fluoride poisoning during the Roman period in Cumae (Italy): a diagnostic approach to skeletal fluorosis in cremated human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pt5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Early Islamic Glass from Jorjan by Archaeometric Investigation Using LIBS and SEM-EDXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahnaz Bayatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Eghbal Chehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Kolbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of archaeology and archaeometry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4-3 (15), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71647/Jaa.2025.1220430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colourants of Italian maiolica: Vis–NIR hyperspectral imaging spectroscopy on Montelupo Fiorentino artefacts (fourteenth–eighteenth century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Paghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simi Maria Emilia Mangani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Raneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (11), pp.1074. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06996-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Frequency-Modulated Continuous-Wave Inspection of an Ancient Enamel Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.2928. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Orchil in the Lady and the Unicorn Tapestry: Recipe, Experimentation, and Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.3455-3469. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage7070163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to locate, characterise and restore in 3D polychromy of Apollo’s temple at Delphi (4th century B. C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Digital Applications in Archaeology and Cultural Heritage, 34, pp.e00345. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04455195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Chemical and Mineralogical Investigation of Traditional Pottery Production along Jiroft-Bampur district in the 4th and 3rd Millennium B.C. Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Qorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Sarhaddi Dadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48-2, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14eat⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz time-domain spectro-imaging and hyperspectral imagery to investigate a historical Longwy glazed ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Scientific Reports Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19248. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69697-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV femtosecond laser cleaning of encrusted historical stained-glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ychsma ceramic provenance from Armatambo, 1250 – 1532 CE (Lima, Peru). A local or imported production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103772. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate of a cave laboratory representative for rock art caves in the Vézère area (south-west France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (2), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/1827-806X.52.2.2442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogeographic reconstruction of the Main Harbour of the ancient city of Delos (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hasenohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.105857. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2023.105857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use, symbolism, and access to red pigments based on hematite and cinnabar between 400 B.C. and A.D. 1450 in Huanchaco, a pre-Hispanic maritime community on the North Coast of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Aldama-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhenry Agreda-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.176. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01873-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of relief polychrome glazed ceramics (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104176. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original and restored materials revealed by contactless and micro-invasive methods of the Lady and the Unicorn tapestry “Mon seul désir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138 (9), pp.832. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04435-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Laser Cleaning of Corrosion Encrustations on Historical Stained Glass: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Angurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.1942-1957. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage6020104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original and restored materials revealed by contactless and micro-invasive methods of the Lady and the Unicorn tapestry “Mon seul désir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138 (9), pp.832. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04435-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical stained-glass window laser preservation: The heat accumulation challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Angurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Ashiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (Suppl 1), pp.S69-S82. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Lies Beyond Sight? Applications of Ultraportable Hyperspectral Imaging (VIS-NIR) for Archaeological Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de la Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (8), pp.522-535. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2135066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image analysis on cathodoluminescence microscopy images for ancient ceramic classification: methods, applications, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpintesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beconcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (5), pp.611. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02774-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence microscopy for interpreting the fabric and heating process of ancient pottery: Preliminary study on the technological features of pottery from the Kur River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (2), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric Characterization of the Industrial Production of Porcelains in the Vieillard &amp; Co. Manufactory (Bordeaux, France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.5311. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15155311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in laser cleaning of cultural heritage stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Treil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Alonso Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Angurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Ashiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2204 (1), pp.012079. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2204/1/012079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle paradoxal de l’eau à Lalibela (Ethiopie) : Enjeux et méthodes pour la conservation d’un affleurement naturel anthropisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restauro Archeologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, World Heritage in transition About management, protection and sustainability International Conference (Florence, 18-19 november 2022), 30 (1), pp.226-231. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/rar-14304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive characterization of yellow dyes in tapestries of the 18th century: Influence of composition on degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Mechanical Characterisation of White Earthenware Glazes from the Johnston‐Vieillard Manufactory (France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier‐doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive characterization of yellow dyes in tapestries of the 18th century: Influence of composition on degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron micro-XRD applied for the characterization of pottery from the Neolithic to Chalcolithic transitional period : a case study from Tappeh Zaghe, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. H. Rozatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadian Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Talaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (136), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the materials used in eighteenth-century tapestries from the three French Royal Manufactories: inputs of hyperspectral approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de la Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136 (11), pp.1193. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ns-pulsed laser cleaning of an archaeological bone from the Sierra de Atapuerca, Spain: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Francisco de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pilar Alonso Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (865), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04850-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive characterization of yellow dyes in tapestries of the 18th century: Influence of composition on degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the materials used in eighteenth-century tapestries from the three French Royal Manufactories: inputs of hyperspectral approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136 (11), pp.1193. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the colours of ukiyo-e prints by short wave infrared range hyperspectral imaging (SWIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104782. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2020.104782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble pieces in the Romanesque Portal of Glory of the Santiago de Compostela Cathedral. New data through a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lapuente Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia González Soutelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2019.1602683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence and Laser-Induced Fluorescence of Calcium Carbonate: a Review of Screening Methods for Radiocarbon Dating of Ancient Lime Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Caneve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis químico y mineralógico de pinturas en cerámicas arqueológicas del valle de Jequetepeque y sus implicancias.arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.201901.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colours of the « images of the floating world ». Non-invasive analyses of Japanese ukiyo-e woodblock prints (18th and 19th centuries) and new contributions to the insight of oriental materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Pérez Arantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.104374. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2019.104374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blue can conceal another! Noninvasive multispectroscopic analyses of mixtures of indigo and Prussian blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.262-274. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Not All That Is White Is Lime’ - White Substances from Archaeological Burial Contexts Analyses and Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toksoy-Köksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Brettell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Corbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and sampling strategy of cave wall concretion: Case study of the moonmilk found in Leye Cave (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.327-341. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02144762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR as a new tool for cultural heritage application: The provenance of ancient white marbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutiérrez Garcia-M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.795-808. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.867-873. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8JA00340H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of EBSD and EDS. Archaeometric case studies on pre-Columbian pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Nolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lampke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing some organic ukiyo-e Japanese pigments and mixtures using non-invasive and mobile infrared spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Pérez-Arantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-018-1305-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy for elemental characterization of calcitic alterations on cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Motto-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Trichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pelascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.2197-2204. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7468-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique de pigments de peintures murales mochica : San José de Moro (VIIIe- Xe siècles apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.217--235. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.15017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Cultural Heritage – where analytical sciences contribute to preserve our heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cussac Cave (Dordogne, France): The role of the rock support in the parietal art distribution, technical choices, and intentional and unintentional marks on the cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 430, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometrics applied to cathodoluminescence images: a new approach to classify pre-Columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.2205-2209. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tard\'io y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actas del coloquio Tiahuanaco 1903 – La Paz 2013: 110 a\~{n}os de colaboraciones arqueol\'{o}gicas Franco-Americanas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric case studies on decorations of pre-Columbian pottery using EDS maps and profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lampke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Handheld Portable X-ray Fluorescence Spectrometry Applied to Characterize pre-Columbian Artefacts in situ: the case of ceramics from the Mochica site of San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Joannes-Boyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (37), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-016-0109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence-based knife-edge beam diameter measurement to characterize X-ray beam profiles in reflection geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.98--101. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block analysis coupled to laser-induced breakdown spectroscopy for sorting geological materials from caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159, pp.287--291. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2016.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cathodoluminescence phenomenon used for the study of ancient ceramics and stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Casenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities of Memory : International Journal on Culture and Heritage at Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.53--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marble of O Incio (Galicia, Spain): Quarries and first archaeometric characterisation of a material used since roman times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia González Soutelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (1), pp.103-177. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie Mochica : une nouvelle synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1-2), pp.233--267. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behavior of organic radicals and paramagnetic centres in chert: A case study of Bergeracois brown chert, Dordogne, France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Scheffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.26--34. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/kqhfa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.148--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Michel Martinaud, géophysicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.7--19. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2011.952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução das cores RGB : uma ferramenta digital para monitorar mudanças visuais em pigmentos irradiados por pulsos de laser infravermelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Rodrigues Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lays Cassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rem : Revista Escola de Minas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (2), pp.189--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires des prospections électromagnétiques réalisées sur le site du sanctuaire d’Apollon (Délos, Cyclades, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Druez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (2), pp.619-623. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2009.7589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of unswept and swept quartz crystals for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (11), pp.113523. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3141750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cleaning of historical limestone buildings in Bordeaux appraisal using cathodoluminescence and electron paramagnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1065/espr2007.07.436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilded Medieval Islamic glazed ceramics : Production process and evolution in the Iranian World (12th-13th c.) and the Timurid Empire (14th-15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174329408X286097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the substrate-glaze interface of ceramics with SEM-EDS and Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.A.R. International Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Archaeometric and Archaeological Approaches to Ceramics, 1691, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold leaf decoration on medieval islamic glazed ceramics - in search of technological features with XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.317-323. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/9783486992540-050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence : recherches sur une méthode d’analyse en archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Archaeological Reports (BAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, BAR S1 700, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse préliminaire et discussion sur la nature d’un dépôt dentaire très particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (1-2), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerda Seca&amp;quot; ceramics from &amp;quot;Al-Andalus&amp;quot;, Islamic Spain and Portugal (10th-12th C. AD). Investigation with SEM-EDX and Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Déléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Vendrell-Saz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (3), pp.519-534. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2005.00217.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cathodoluminescence à haute résolution à l’étude de la diagenèse météorique dans les formations sédimentaires carbonatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Cerepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R. Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of luminescence characteristics of irradiated quartz with the thermal treatment and consequences for TL dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vartanian Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronometria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prospections géophysiques sur l'Agora d’Izmir : rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahor Mahmout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rapport sur les travaux effectués sur l'Agora de Smyrne, M. Taslialan et T. Drew-Bear, 12, pp.295-308. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anata.2004.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence orange (620nm) de la calcite. II. Application à des marbres blancs de Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1), pp.149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence orange (620nm) de la calcite. I. Rôle du manganèse et du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0151-9107(03)00012-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence of synthetic and natural calcite: the effects of manganese and iron on orange emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 78, pp.243-253. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-002-0227-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrothermal growth of alpha-quartz and the nature of the physico-chemical defects detected in the resulting crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (1-6), pp.265-269. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957950008200978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence de matériaux isolants d’origine archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gourdon-Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, sup. Septembre 99, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence and crystal growth of sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Capdupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 171, pp.613-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en cathodoluminescence de céramiques néolithiques du Soudan et de grès des colosses de Memnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reinold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (3), pp.163-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la luminescence de quelques carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gourdon-Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Carbonates inter tropicaux, 169, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence of some synthetic calcite crystals. Investigation on the role played by cerium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning microscopy. Supplement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, sup 9, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence applied to the microcharacterization of mineral materials: a present status in experimentation and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ohnenstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (1), pp.23-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the UV induced defects in Sr3Gd2Si6O18: Pb, Mn, using thermostimulated luminescence (TL), electron spin resonance (ESR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 30, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de defauts ponctuels et de la silice dans des materiaux composites SiC-SiC par cathodoluminescence. Imagerie et analyse spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by thermoluminescence of damages created by alpha desintegrations in radionuclear waste glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0956-053x(89)90068-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'un diamant de synthèse De Beers parmi d'autre gemmes grâce à la cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 100, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermoluminescence (TL) of Egyptian Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Tracks And Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 14 (1/2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-0189(88)90083-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient enamel plate characterized by Time domain spectro imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWIR hyperspectral imaging to unveil the numerous restorations of the Lady and the Unicorn tapestry (15th C, Musée de Cluny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechnArt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie et innovations 3D pour le patrimoine culturel. Des cas d'études et des projets en France et au Pérou : traditions céramiques, maquettes, restitutions 3D en photogrammétrie par drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI-Paris International Scientifique Meeting France-Pérou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECI Perou, Sep 2023, Paris IHP-Bâtiment Borel Amphithéâtre Borel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the orcein used in the hanging of the Lady and the Unicorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd International Conference of Dyes in Hystory and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'intoxication par le fluor à Cumes (Campanie, 1er av. J.-C. - 1er ap. J.-C.) : le cas des tombeaux EFN37024 et EFN34009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du GAAF - Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF - Groupe d'anthropologie et d'archéologie funéraire, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence for cultural heritage application : Case study, ceramic and glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNELA (Society for Near Eastern Lanscape archaeology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Guest Lecture : “Synchrotron Radiation for Cultural Heritage Investigations. Case Studies in conservation of Prehistoric Caves in Dordogne (France), Characterization of Ancient Ceramics and Pigments (Italy) and Neolithic Potteries (Iran)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Users meeting Iranian Light Source Facility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Teheran, May 2022, Teheran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS 3D and Ancient Large-Scale Bronzes: The Example of the Charioteer’s Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Aurige de Delphes et la grande statuaire grecque en bronze : nouvelles perspectives à l’époque dite du style sévère.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFA Ecole Française d’Athènes, Dec 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Information System in 3D for the exploitation of heterogeneous archaeometric data. Case study of a cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Tematico AIAr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padoue, Jun 2022, Padoue - Università di Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Guest Lecture : &amp;quot;Cathodoluminescence Analysis (CL) & Hyperspectral Imaging (HSI) of Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCL (University College London) Institute of Archaeology, Ceramic Technology Research Network (CTRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL, Jan 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of fluorine by LIBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : &amp;quot;Archaeometry, mass spectrometry and 3D technologies : how can they match ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Summer School - Advanced mass spectrometry applied to cultural heritage. June 16th - 18th, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des approches cristallographique et spectroscopique pour l’étude de matériaux naturels. Le cas des cristaux de calcite présents sur les parois des grottes ornées préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pechev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie.Session « cristallographie en science des matériaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fluorose osseuse dans l’arc volcanique campanien pendant l’époque romaine : une approche pluridisciplinaire appliquée l’étude des sépultures à crémation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des paléopathologistes de langue française (GPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée &amp;quot;Nouvelles tendances en archéométrie pour l’étude de pierres, pigments et céramiques, et innovations en réalité virtuelle 3D pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Française d’Athènes, Sem-Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG3D pour l'étude et la conservation en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection « Petite souris » : étude exploratoire de la croissance et des perturbations pendant la petite enfance à partir de l’histologie et la physicochimie dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme (MMSH), Jan 2020, Aix-en-Provence, France. pp.S9-S33, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2019-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIG 3D pour l’exploitation de données archéométriques hétérogènes. Application aux grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Montréal, May 2019, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging biochemical signatures of stress events in human deciduous teeth from the ‘ Tooth Fairy collection ’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leluyer Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciX Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, mobilités et échanges intra-île en Corse pré- et protohistorique, les roches locales comme traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lead glazed tablewares in late medieval Italy and their exportation to Latin Greece: New considerations on 14th-century contexts from Corinth, Peloponnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée &amp;quot;Archéomatériaux : plus de 20 ans de coopération scientifique du laboratoire IRAMAT-CRP2A (UMR 5060 CNRS – Univ. Bordeaux-Montaigne) avec des chercheurs du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro Cientifico International. ECI Paris 2019 Autumn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside an industrial manufactory of ceramic: recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis in ancient ceramics characterization and provenance attribution : from optical microscopy to cathodoluminescence microscopy and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Odelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagnotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections among craft communities in the late medieval Mediterranean: New considerations on patterns of use of the Naples Yellow pigment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mechanical properties of 19th-century glazes from Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 European Meeting on Ancient Ceramics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Péchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rayons X &amp; Matière 2019, Nancy, 19-22 nov. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic de fluorose sur des os humains brûlés, apport des méthodes archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs des « images du monde flottant ». Analyses non-invasives d’estampes japonaises ukiyo-e (18e et 19e siècles, collection F. Torralba, Musée de Saragosse, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder en 3D aux données de terrain pluridisciplinaires - un outil pour l’étude des grottes ornées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blue can concel another! Non-invasive analyses of indigo mixtures used in Japanese Ukiyo-e prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lebourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archaeology 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of pottery products, decorative styles and craft technology in the late medieval Mediterranean: A Greek perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mueller Noemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès International de Céramiques Médiévales et Modernes en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte laboratoire de Leye (Marquay, Dordogne) : un outil au service de la conservation des grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Rock Art Congress, IFRAO, 1G : Public policies and rock art : between research and preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Valacamonica, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive NIR-MIR spectroscopy for the discrimination of organic dyes and pigments in ukiyo-e prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Pérez-Arantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INART 2018, International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyolites diffusion in Neolithic Corsica: First results of geochemical analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress, XXXIII-1. Siliceous rocks : procurement and distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval Aegean between East and West: Assessing glazing technologies at Greek pottery workshops under Byzantine and Latin rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Della Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armida Sodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Archaeologists Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome) : apport des analyses physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire, 6e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Apr 2014, Paris, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of organic dyes and pigments in ukiyo-e Japanese woodblock prints by non-invasive and mobile techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Pérez-Arantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNART 2017, Non-destructive and microanalytical techniques in art and cultural heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR, a new tool for provenancing ancient white marbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lepollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une base de données de cavités du bassin versant de la Vézère (Dordogne, France) : un outil pour l’étude des faciès d’altération de paroi dans les grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univ Rennes, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations et usages du marbre galicien à l’époque romaine : caractérisation du marbre des carrières de Gondrame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Royo Plumed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gonzalez Soutelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Induced Breakdown Spectroscopy mapping as a complementary tool to isotopic data and dating to understand the formation of coralloid-like speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Motto-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Trichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Climate Change : The Karst Record (KR8) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Texas, May 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des matières blanches dans des sépultures : intérêt d’une démarche scientifique raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Bretell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.177-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical investigations to study the Celtic open settlement of La Peyrouse (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hantrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Corfmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sheehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geophysic Congress « Near Surface Geophysic (EAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block analysis coupled to Laser-Induced Breakdown Spectroscopy for elemental characterization of geological materials from caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chamonix, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2016.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico, Oct 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’échantillons géologiques par LIBS et XRF couplés à des méthodes chimiométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des grottes ornées : et la physique dans tout ça ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Photonique et archéologie - La physique appliquée à l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy for elemental characterization of calcitic alterations on cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Motto-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Trichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pelascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chamonix, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7468-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses multi-techniques de matériaux géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS France : « La LIBS pour les applications environnementales et industrielles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Verneuil en Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomeneralisation and corraloides: two calcitic facies involved in the conservation of Paleolithic rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et caractérisation archéométrique de céramiques peintes Mochica “du sous style San José de Moro” (VIII-IXe siècles, Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the Archaeological Discourse: An Archaeometrical Contribution to Understand Mochica and Cajamarca Technical Styles during the Late Mochica and the Transitional Period at San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation de la faculté des Sciences Humaines de la Pontificia Universidad Católica del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relationship between Two Early States of the Andes: The Moche, The Wari and the Product of their Contact. An Archaeological and Archaeometric Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock PCA applied to geological and archeological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel Chimiométrie XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genêve, Jan 2015, Genêve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée: Physical methods for archaeology current developments and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars at the Ministery of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cusco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proveniencia y la tecnología de cerámicas precolombinas: caracterización arqueométrica de artefactos Mochica y Cajamarca del sitio de San José de Moro (s. VIII – XI ap. J.C.), La Libertad, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Nacional de Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying ancient materials with multi-physics for preventive purposes. The case of prehistoric wall paintings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPHIA Cluster of Excellence Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between LIBS and XRF analyses of geological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Euro-Mediterranean Symposium on LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcitic facies on prehistoric cave walls: XRF and LIBS first analyses, Euroanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroanalysis 2015, 18th European Conference on Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference invitée : Physical methods for archaeology current developments and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences at PUCP (Pontificia Universidad Catolica del Peru)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Study of Pre-Columbian Mochica and Cajamarca Ceramics (8th-10th c. AD, Peru) using Cathodoluminescence, SEM-EDS and pXRF Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote lecture : Current developments in physical methods for archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSMA Biomedical Sciences and Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización Arqueométrica del estilo cerámico “Línea Fina” del Periodo Mochica Tardío (Valle de Jequetepeque s. VIII-IX AD, Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès Latino-Américain d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D terahertz versus X-ray imaging for Mochica ceramic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. pp.6956067 (1-2), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éléments majeurs, mineurs et traces, détectives du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche pluridisciplinaire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de Cussac (Dordogne) : l’influence du support sur le dispositif pariétal, les choix techniques et l’enregistrement des traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Université de Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions of the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Getty Conservation Institute et l’UCLA, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry of ancient ceramic at Bordeaux (France). Case studies of Mochica and Roman amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop Internacional de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université de Tarapaca et Laboratorio de Análisis e Investigaciones Arqueométricas, Tarapaca, Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments des Mochicas : l’apport de la spectrométrie Mössbauer à l’identification de pigments sur des céramiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wattiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Francophone de Spectrométrie Mössbauer. GFSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of white substances in burials: a scientific approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e rencontres du Groupe d’anthropologie et d’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochica ceramic studies by 3D XRay and Terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THz-ARTE International Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, ENEA-Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : Métodos analiticos en el estudio del material arqueologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences du Ministère du patrimoine culturel et des industries culturelles du Pérou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical comparison of Mochica and Cajamarca pottery: new answers about the production process in the Late Moche Period (7th-9th A.D., Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohfritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Université de Padoue, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios físico-químicos de caracterización de materiales cerámicos en el contexto arqueológico andino: análisis arqueométrico de las producciones cerámicas del periodo Mochica Tardío (s. VIII-IX d.C., Perú), en el IRAMAT-CRP2A (Burdeos, Francia). Tiahuanaco 1903 – La Paz 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110 años de colaboraciones arqueológicas Franco-Americanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute Français des Etudes Andines, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : Métodos geoarqueologicos en el estudio de sitios arqueologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Ministère du patrimoine culturel et des industries culturelles du Pérou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Cathodoluminescence imagery in ancient material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of know-how in Timurid tile-making process: Archaeometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Makariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing processes of Moche ceramics from the Jequetepeque valley (North Coast of Peru). An integrated archaeometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the Institute of Andean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey on Kelainai-Apamaia Kibotos archaeological site : first conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Druez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Kelainai - Apamaia - Kibotos : Urban development in the anatolian contexte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallographie et Archéologie. Application de la DRX à l’étude de céramiques de l’Intermédiaire Ancien et de l’Horizon Moyen de la côte nord du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rofritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de L’Association Bordelaise de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra stable oscillators dedicated for space applications. Oscillators and quartz materials behavior vs radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lefêvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International joint meeting ENC-GNSS•EFTF•SPACE APPLI, Toulouse Space Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric contribution to the Archaeology of the Moche (North Coast of Peru). Technology and materials used in the production of ceramics from San José de Moro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rofritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Northeast Conference on Andean Archaeology and Ethnohistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Maine, Oct 2008, Orono, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribución arqueométrica al estudio de las técnicas y de la organización de la producción de cerámica ritual en la sociedad Mochica (150-850 d.C., costa norte del Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rofritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Contextes, Matériaux et Identités dans l’Archéologie Mochica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Bordeaux 3, Oct 2007, Bordeaux, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilded Medieval Islamic Glazed Ceramics - Non destructive surface analyses in search of technological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Modification Technologies symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/175227013x13789832247864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes de l'archéométrie à l'étude des techniques de manufacture et aux problèmes de provenance des céramiques de la vallée de l'Euphrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tauziac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée Akh Purratim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles-Saint-Quentin en Yvelines, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques glaçurées islamiques médiévales de luxe : étude des procédés de fabrication de décors à la feuille d’or et de leur évolution (Iran XIIe-XIIIe s. – Asie Centrale XIVe-XVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07, Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée &amp;quot;Des méthodes de la physique appliquée à l’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de l'Ecole Doctorale Histoire-Géographie, Université Bordeaux 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface et interface or/verre dans des céramiques glaçurées islamiques médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval Islamic gilded glazed ceramics: crossing analytical results in search of technological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aucouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2006, 36th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold leaf decoration on medieval Islamic glazed ceramics: In search of technological features thanks to XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Powder Diffraction Conference (EPDIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Genêve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zksu.2007.2007.suppl_26.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée &amp;quot;Une visite technologique aux Girondins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conférence invitée &amp;quot;Analytical methods for the diagnosis of historical stone and ceramic with case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuCheMS - DCE International Conference on Chemistry and the Environment. The role of Chemistry in the Environment: our choice, our life. Research, Education and Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence publique télévisée &amp;quot;CERAMIQUE, METAL ET SOCIETE, TOUTE UNE HISTOIRE...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANAL SAVOIR QUEBEC, DIFFUSION 11 JUILLET – 29 AOUT 2005 (1H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence : recherches sur une méthode d’analyse en archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'ACFAS (colloque d’Archéométrie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Chicoutimi, May 2005, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interface ceramic body / glaze in decorated ceramic through SEM-EDX, Cathodoluminescence and Raman spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 05 (European Meeting on Ancient Ceramics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Conférences invitées “Métodos analiticos para investigaciones sobre materiales arqueologicos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios de la Pontificia Universidad Catolica del Peru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Halaf-Ubaid Transitional period by studying ceramic from Tell Masaïkh, Syria. Archaeological data and archaeometry investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Masetti-Rouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ICAANE, 4th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cleaning of Limestone Historical Buildings in Bordeaux: Appraisal using Cathodoluminescence and Electron Paramagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment and 2nd SFC Meeting on Environmental Chemistry, Behaviour of Chemicals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW METHOD OF ARCHAEOLOGICAL PROSPECTION USING AN AIRBORNE SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS’03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW METHOD OF ARCHAEOLOGICAL PROSPECTION USING AIRBORNE SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Egyptian Workshop on Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairo university, Feb 2003, Le caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOPHYSICAL INVESTIGATIONS AT THE AGORA OF IZMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahor Mahmout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. T. Kurtulmuş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. A.Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Geophysical Convention of Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic “Cuerda Seca” ceramics from al-Andalus (Spain and Portugal): technological evolution and provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Déléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Vendrell-Saz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC'03 (European Meeting on Ancient Ceramics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P band data collection and investigations utilizing the RAMSES SAR facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Titin-Schnaider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1295483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New airborne synthetic aperture radar for a new method of archaeological prospection of buried remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Space Applications for Heritage Conservation (ESA SP-515)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Strasbourg, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RAMSES RADAR EXPERIMENT FOR ARCHAEOLOGICAL PROSPECTING IN A TEMPERATE CLIMATE REGION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Meeting EEGS-ES Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence orange (620nm) de la calcite. Rôle du manganèse et du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CL 2001 Cathodoluminescence in Geosciences : New Insights from CL in Combination with Other Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Frieberg, Germany. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0151-9107(03)00012-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la datation sur le web. Ressources électroniques en accès libre pour la communauté scientifique : une première approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archéométrie 2001 du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pyla 2001” experiment: Flying the new RAMSES P-band SAR facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORISTA-EARSeL Remote sensing by Low-Frequency Radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée “Cathodoluminescence de matériaux isolants d’origine archéologique ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILUM99 Phénomènes luminescents des matériaux isolants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée “ Archéomatériaux”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’Union des Physiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée “Les méthodes de datation en archéologie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université d’été de Soulac-sur-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Soulac-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects in solids and applications to materials of archaeological origin: dating and provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Symposium on Analytical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence of some synthetic calcite crystals. Investigation on the role played by cerium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Pfefferkorn Conference on Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Niagara, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et identification de défauts dans un luminophore vert de Philips Lighting Sr3Gd2Si6O18 : Pb, Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Luminophores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate glasses in nuclear harsh environment: application of thermostimulated luminescence to radiation damage study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la luminescenc thermostimulee (TL) aux recherches sur les degats d irradiation dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">radiation damage in borosilicate glasses by alpha irradiation: application of thermostimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermoluminescence (TL) of Egyptian Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international TL and ESR Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Painted Decorations on Ceramics from the Ánimas Altas-Ánimas Bajas Archaeological Complex, Paracas Culture (Peru, 400 BCE-100 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifatullah Hassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bachir Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic connectivity in central Italy: a study of raw materials and ceramics from the Grotta Battifratta site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Chiarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeometric characterization of late medieval ceramics from Murcia (15th-16th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sánchez-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto García Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glaze pigments by hyperspectral imaging: in situ characterization of 19th-century color palettes and museum pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyes and textile fibres of an iconic tapestry set from the medieval period to the present day: The Lady and the Unicorn (15 th century, Musée de Cluny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the 19th century restorations of a well-known medieval tapestry ‘the Lady and the Unicorn’ using non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Chancel-Bardelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of fluorosis in Roman Cumae population (Italy, 2nd century BC - 1st century AD) using a multidisciplinary archaeometric and paleopathological approach applied to cremated human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris 1846e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosi di fluorosi nella popolazione romana di Cuma (Italia, II secolo a.C. - I secolo d.C.): un approccio multidisciplinare applicato ai resti umani cremati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toccare terra: approdi e conoscenza. Primo convegno di archeologie flegree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Baia, Pozzuoli (NA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Bocaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Glazed Wares in White Fabrics (‘Glazed White Wares’) Discovered in the Frankish Area at Corinth: Chronology, Provenance and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel géochimique des rhyolites corses : méthodologie analytique et recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et mobilités en Corse pré- et protohistorique : l’exemple des approvisionnements en matériaux lithiques du Monti Barbatu (Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Rigoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the colours of ukiyo-e by hyperspectral Imagery in short wave infrared range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Technart 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Péchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Péchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique utilitaire ou domestique du peuple Mochica (côte nord du Pérou, 700-850 apr. J.-C.) : étude physico-chimique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blue can conceal another! Non-invasive analyses of indigo mixtures used in Japanese ukiyo-e prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archaeology 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;globalization&amp;quot; of glazed pottery trade and production across the late medieval Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy for archaeological applications: an obsidian sourcing case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Workshop on Laser Ablation (EWLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pau, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and Nuclear Magnetic Resonance: new applications for old materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sanchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mérida, Mexico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Johnston-Vieillard manufactory (Bordeaux, France, 19th century): preliminary results on white earthenware production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LA-ICP-MS analysis to lead glaze investigation: two case-studies in medieval and modern archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Ceramic Petrology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multiphysique des concrétions calcitiques endokarstiques de la grotte laboratoire de Leye: intérêt pour les grottes ornées paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic colourants in ukiyo-e prints by FT-NIR FORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNIRS 2017, International Conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable digital microscopy and portable X-ray fluorescence analyzes of vases, figurines and ear ornaments in terracotta and raw earth from the Formative period in the Cuzco valley, Peru (1000-200 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quinones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock analyses applied to LIBS and XRF data of geological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciX 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ceramic and chemometrics: a new approach to classify pre-columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Analytical Chemistry Euroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome) : apport des analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Nouvelles approches de l’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions from the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point analysis and provenance of ceramics: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromie. Regards croisés sur l’usage, l’emploi et la matérialité de la polychromie dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un@ éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, https://una-editions.fr/polychromie-societes-anciennes/, 2025, Archéovision - Virtual Retrospect, Rémy Chapoulie, 978-2-35613-457-8. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351, pp.674, 2018, Travaux de l’Institut Français d’Études Andines» (ISSN 0768-424X), 978-612-4358-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine culturel - Des décors de céramiques sous le regard des scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. Presses Universitaires de Bordeaux, 224p., 2010, 978-2-86781-566-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes physiques appliquées à l’archéologie : Caractérisation et datation des matériaux. La microscopie électronique à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.213-215, 1995, Catalogue de l'exposition "Passé recomposé. La restauration des objets de musées" Musée d'Aquitaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude physico-chimique de la Grande verdure aux armes du comte de Brühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal-François Bertrand (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Sciences. Les Couleurs retrouvées des tapisseries d’Aubusson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-503-60833-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des matériaux et des colorants dans les manufactures royales de tapisserie (Gobelins, Beauvais et Aubusson)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal-François Bertrand (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Sciences. Les Couleurs retrouvées des tapisseries d’Aubusson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-503-60833-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude physico-chimique des tapisseries du XVIIIe siècle. Mise en place d’une méthodologie non invasive adaptée aux tapisseries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal-François Bertrand (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Sciences. Les Couleurs retrouvées des tapisseries d’Aubusson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-503-60833-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et changements dans les traditions techniques de la céramique à Armatambo (Lima-Perou) entre 1250-1532 p.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja Anyosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et les échanges. Études des contacts passés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.49-68, 2024, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/schola3.9782356133908.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Peyrouse, pour une restitution 3D du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Péfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A deux pas du passé. Les premières villes celtiques révélées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.104-107, 2024, 2356136118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéométrique des faïences fines produites à la manufacture bordelaise Johnston-Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-44, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightfastness of Blue Indigo in 18th-century French Tapestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37/40, Archetype Publications, London, pp.131-142, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of organic colourants in ukiyo-e prints by Fourier transform near infrared fibre optics reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International Conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IM Publications Open LLP, pp.15-22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopía Electrónica de Barrido, Espectrometría de Rayos X y Catodoluminiscencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapoulie (UBM-IRAMAT.CRP2A, Marcela Sepulveda (Université Tarapaca, Chili), Nino Del-Solar-Velarde (Ministère Culture, Cusco, Pérou), Véronique Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA), pp.29-43, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tardío y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cooperación científica francesa en Latinoamérica: Avances recientes en datación y arqueometría en los Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-99954-1-877-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catodoluminiscencia para el estudio de cerámicas y otros materiales inorgánicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.45-60, 2018, 0978-612-4358-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de producciones de barro del Horizonte Temprano en Cusco (Perú): análisis por FRX portátil de figurinas zoomorfas provenientes del sitio arqueológico de Marcavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Monroy  Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori Tumi Echevarría López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd National Congress of Peruvian Archaeology (2016), Ministry of Culture of Peru, Lima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.199-209, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre et Marcellin (Rome) : apport des analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solène de Larminat; Rémy Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire, Actes de la 6e rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF, pp.205-208, 2017, 9781234567897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización geoquímica de pastas cerámicas mochica y cajamarca mediante microscopía electrónica de barrido acoplada a un espectrómetro de rayos X en dispersión de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th National Congress of Peruvian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.169--176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude physique de pigments provenant de Tell Masaïkh, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akh Purattim 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.455--463, 2015, Akh Purattim - Les rives de l'Euphrate, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.4503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les travaux de prospection et de sondage dans la région de Terqa en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Masetti-Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akh Purattim 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.331--343, 2015, Akh Purattim - Les rives de l'Euphrate, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.4467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.148--153, 2013, Metalla Sonderheft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et fonction des substances organiques et des matières minérales exploitées dans les rites funéraires de la catacombe des Saints Pierre-et-Marcellin à Rome (Ier-IIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartron-Kawe, Isabelle and Castex, Dominique and Georges, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De corps en corps : traitement et devenir du cadavre : actes des séminaires de la Maison des sciences de l'homme d'Aquitaine, mars-juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.115--139, 2010, 978-2-85892-396-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décors de céramiques dorées de l’Islam – Méthodologie illustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapoulie, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine culturel - Des décors de céramiques sous le regard des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.163--220, 2010, Parcours universitaires (Talence), 978-2-86781-566-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections magnétiques sur les sites de tell Mashtale et tell Marwaniye : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Rouault et C. Mora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Progetto "Terqa e la sua regione (Siria): rapporto preliminare 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XCIV (2), 2006, Athenaeum. Studi di Letteratura e Storia dell’Antichità</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey of Petra tombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings with the Past: Treasures for the Future. An exhibition on European-Jordanian Cooperation in the field of Archaeology in Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-52, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bordeaux 3. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CONTACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction journée d'étude &amp;quot;Approches archéologiques et archéométriques dans l’étude de cultures pré-incaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TEMple précolombien de la Huaca Pintada, Pérou. Etude archéométrique de sa Polychromie – TEMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâm Ghavami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et conserver l’art pariétal, des enjeux multiples pour les sciences archéologiques de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecting, characterizing, dating. Archaeometric methods for archaeological sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours “La catodoluminescenza, opportunità per la caratterizzazione dei materiali inerti&amp;quot;. Università degli Studi di Genova,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2023 (3e année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin-Robert--Dejeans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2023, pp.1229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des vestiges de la villa du Palat, château Ausone, Saint-Emilion (33). Etude de la faisabilité de prospections géophysiques – mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un échantillon par MEB-EDXS, Raman et DRX d’un verre bleu du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Arts de l’Islam du Louvre. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence des verres de confinement des solutions de PF ; synthèse des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jacquet-Francillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 185, CEA Cadarache, 13115 SAINT-PAUL-LEZ-DURANCE; Département de Recherche et Développement Déchets. 1988, 127p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Physique Appliquée au Patrimoine Culturel. Méthodologies et applications aux Matériaux du passé, en Restauration-Conservation et en Prospection Géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Bordeaux 1 Sciences et Technologie, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05040051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId771"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Chapoulie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV de Rémy ChapoulieProfesseur des universités UBM - Archéométrie et patrimoine culturelCNU 28 : milieux denses et matériauxChercheur au laboratoire: Archéosciences Bordeaux UMR 6034Responsable de la plateforme Archeovision 3D (in UMR6034 Archéosciences Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9959-7940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03359662X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en travaux...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Early Islamic Glass from Jorjan by Archaeometric Investigation Using LIBS and SEM-EDXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahnaz Bayatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Eghbal Chehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Kolbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of archaeology and archaeometry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4-3 (15), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71647/Jaa.2025.1220430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Frequency-Modulated Continuous-Wave Inspection of an Ancient Enamel Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.2928. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colourants of Italian maiolica: Vis–NIR hyperspectral imaging spectroscopy on Montelupo Fiorentino artefacts (fourteenth–eighteenth century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Paghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simi Maria Emilia Mangani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Raneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (11), pp.1074. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06996-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vision beneath the emission: insights into the characterization of celadon by cathodoluminescence image analysis and synchrotron-based XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdellatief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (6), pp.485. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06314-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Technology and Structure of Celadon Wares from the City of Gour; An Archaeometrical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Montazer Zohouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1:36), pp.383-406. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22059/jarcs.2024.363663.143227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into late Sasanian glass workshop at the city of Istakhr, Fras; synchrotron XRF radiation techniques for glass characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahnaz Bayat Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Eghbal Chehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Kolbadinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1500-1514. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic fluoride poisoning during the Roman period in Cumae (Italy): a diagnostic approach to skeletal fluorosis in cremated human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pt5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Orchil in the Lady and the Unicorn Tapestry: Recipe, Experimentation, and Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.3455-3469. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage7070163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to locate, characterise and restore in 3D polychromy of Apollo’s temple at Delphi (4th century B. C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Digital Applications in Archaeology and Cultural Heritage, 34, pp.e00345. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04455195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz time-domain spectro-imaging and hyperspectral imagery to investigate a historical Longwy glazed ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Scientific Reports Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19248. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69697-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Chemical and Mineralogical Investigation of Traditional Pottery Production along Jiroft-Bampur district in the 4th and 3rd Millennium B.C. Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Qorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Sarhaddi Dadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48-2, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14eat⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV femtosecond laser cleaning of encrusted historical stained-glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ychsma ceramic provenance from Armatambo, 1250 – 1532 CE (Lima, Peru). A local or imported production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103772. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate of a cave laboratory representative for rock art caves in the Vézère area (south-west France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (2), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/1827-806X.52.2.2442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogeographic reconstruction of the Main Harbour of the ancient city of Delos (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hasenohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.105857. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2023.105857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use, symbolism, and access to red pigments based on hematite and cinnabar between 400 B.C. and A.D. 1450 in Huanchaco, a pre-Hispanic maritime community on the North Coast of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Aldama-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhenry Agreda-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.176. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01873-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of relief polychrome glazed ceramics (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104176. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original and restored materials revealed by contactless and micro-invasive methods of the Lady and the Unicorn tapestry “Mon seul désir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138 (9), pp.832. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04435-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Laser Cleaning of Corrosion Encrustations on Historical Stained Glass: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Angurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.1942-1957. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage6020104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original and restored materials revealed by contactless and micro-invasive methods of the Lady and the Unicorn tapestry “Mon seul désir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138 (9), pp.832. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04435-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle paradoxal de l’eau à Lalibela (Ethiopie) : Enjeux et méthodes pour la conservation d’un affleurement naturel anthropisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restauro Archeologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, World Heritage in transition About management, protection and sustainability International Conference (Florence, 18-19 november 2022), 30 (1), pp.226-231. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/rar-14304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical stained-glass window laser preservation: The heat accumulation challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Angurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Ashiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (Suppl 1), pp.S69-S82. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Lies Beyond Sight? Applications of Ultraportable Hyperspectral Imaging (VIS-NIR) for Archaeological Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de la Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (8), pp.522-535. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2135066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image analysis on cathodoluminescence microscopy images for ancient ceramic classification: methods, applications, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpintesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beconcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (5), pp.611. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02774-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence microscopy for interpreting the fabric and heating process of ancient pottery: Preliminary study on the technological features of pottery from the Kur River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (2), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric Characterization of the Industrial Production of Porcelains in the Vieillard &amp; Co. Manufactory (Bordeaux, France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.5311. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15155311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in laser cleaning of cultural heritage stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Treil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Pilar Alonso Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Angurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Ashiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2204 (1), pp.012079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2204/1/012079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive characterization of yellow dyes in tapestries of the 18th century: Influence of composition on degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Mechanical Characterisation of White Earthenware Glazes from the Johnston‐Vieillard Manufactory (France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier‐doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive characterization of yellow dyes in tapestries of the 18th century: Influence of composition on degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron micro-XRD applied for the characterization of pottery from the Neolithic to Chalcolithic transitional period : a case study from Tappeh Zaghe, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. H. Rozatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hadian Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Talaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (136), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the materials used in eighteenth-century tapestries from the three French Royal Manufactories: inputs of hyperspectral approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de la Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136 (11), pp.1193. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ns-pulsed laser cleaning of an archaeological bone from the Sierra de Atapuerca, Spain: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Francisco de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Maina Maingi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pilar Alonso Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (865), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-021-04850-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the materials used in eighteenth-century tapestries from the three French Royal Manufactories: inputs of hyperspectral approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136 (11), pp.1193. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive characterization of yellow dyes in tapestries of the 18th century: Influence of composition on degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the colours of ukiyo-e prints by short wave infrared range hyperspectral imaging (SWIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104782. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2020.104782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble pieces in the Romanesque Portal of Glory of the Santiago de Compostela Cathedral. New data through a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lapuente Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia González Soutelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2019.1602683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence and Laser-Induced Fluorescence of Calcium Carbonate: a Review of Screening Methods for Radiocarbon Dating of Ancient Lime Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Caneve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.867-873. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8JA00340H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis químico y mineralógico de pinturas en cerámicas arqueológicas del valle de Jequetepeque y sus implicancias.arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.201901.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colours of the « images of the floating world ». Non-invasive analyses of Japanese ukiyo-e woodblock prints (18th and 19th centuries) and new contributions to the insight of oriental materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Pérez Arantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.104374. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2019.104374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blue can conceal another! Noninvasive multispectroscopic analyses of mixtures of indigo and Prussian blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.262-274. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Not All That Is White Is Lime’ - White Substances from Archaeological Burial Contexts Analyses and Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toksoy-Köksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Brettell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Corbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and sampling strategy of cave wall concretion: Case study of the moonmilk found in Leye Cave (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.327-341. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02144762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR as a new tool for cultural heritage application: The provenance of ancient white marbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutiérrez Garcia-M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.795-808. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of EBSD and EDS. Archaeometric case studies on pre-Columbian pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Nolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lampke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing some organic ukiyo-e Japanese pigments and mixtures using non-invasive and mobile infrared spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Pérez-Arantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-018-1305-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric case studies on decorations of pre-Columbian pottery using EDS maps and profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lampke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy for elemental characterization of calcitic alterations on cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Motto-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Trichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pelascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.2197-2204. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7468-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique de pigments de peintures murales mochica : San José de Moro (VIIIe- Xe siècles apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.217--235. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.15017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Cultural Heritage – where analytical sciences contribute to preserve our heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cussac Cave (Dordogne, France): The role of the rock support in the parietal art distribution, technical choices, and intentional and unintentional marks on the cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 430, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometrics applied to cathodoluminescence images: a new approach to classify pre-Columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.2205-2209. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tard\'io y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actas del coloquio Tiahuanaco 1903 – La Paz 2013: 110 a\~{n}os de colaboraciones arqueol\'{o}gicas Franco-Americanas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marble of O Incio (Galicia, Spain): Quarries and first archaeometric characterisation of a material used since roman times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia González Soutelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (1), pp.103-177. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cathodoluminescence phenomenon used for the study of ancient ceramics and stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Casenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities of Memory : International Journal on Culture and Heritage at Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.53--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Handheld Portable X-ray Fluorescence Spectrometry Applied to Characterize pre-Columbian Artefacts in situ: the case of ceramics from the Mochica site of San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Joannes-Boyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (37), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-016-0109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence-based knife-edge beam diameter measurement to characterize X-ray beam profiles in reflection geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.98--101. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block analysis coupled to laser-induced breakdown spectroscopy for sorting geological materials from caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159, pp.287--291. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2016.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie Mochica : une nouvelle synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1-2), pp.233--267. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behavior of organic radicals and paramagnetic centres in chert: A case study of Bergeracois brown chert, Dordogne, France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Scheffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.26--34. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/kqhfa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.148--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Michel Martinaud, géophysicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.7--19. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2011.952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução das cores RGB : uma ferramenta digital para monitorar mudanças visuais em pigmentos irradiados por pulsos de laser infravermelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Rodrigues Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lays Cassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rem : Revista Escola de Minas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (2), pp.189--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires des prospections électromagnétiques réalisées sur le site du sanctuaire d’Apollon (Délos, Cyclades, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Druez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (2), pp.619-623. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2009.7589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of unswept and swept quartz crystals for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (11), pp.113523. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3141750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cleaning of historical limestone buildings in Bordeaux appraisal using cathodoluminescence and electron paramagnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1065/espr2007.07.436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilded Medieval Islamic glazed ceramics : Production process and evolution in the Iranian World (12th-13th c.) and the Timurid Empire (14th-15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174329408X286097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the substrate-glaze interface of ceramics with SEM-EDS and Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.A.R. International Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Archaeometric and Archaeological Approaches to Ceramics, 1691, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold leaf decoration on medieval islamic glazed ceramics - in search of technological features with XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.317-323. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/9783486992540-050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence : recherches sur une méthode d’analyse en archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Archaeological Reports (BAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, BAR S1 700, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse préliminaire et discussion sur la nature d’un dépôt dentaire très particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (1-2), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerda Seca&amp;quot; ceramics from &amp;quot;Al-Andalus&amp;quot;, Islamic Spain and Portugal (10th-12th C. AD). Investigation with SEM-EDX and Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Déléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Vendrell-Saz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (3), pp.519-534. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2005.00217.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cathodoluminescence à haute résolution à l’étude de la diagenèse météorique dans les formations sédimentaires carbonatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Cerepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R. Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prospections géophysiques sur l'Agora d’Izmir : rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahor Mahmout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rapport sur les travaux effectués sur l'Agora de Smyrne, M. Taslialan et T. Drew-Bear, 12, pp.295-308. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anata.2004.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of luminescence characteristics of irradiated quartz with the thermal treatment and consequences for TL dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vartanian Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronometria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence of synthetic and natural calcite: the effects of manganese and iron on orange emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 78, pp.243-253. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-002-0227-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence orange (620nm) de la calcite. II. Application à des marbres blancs de Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1), pp.149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence orange (620nm) de la calcite. I. Rôle du manganèse et du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0151-9107(03)00012-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrothermal growth of alpha-quartz and the nature of the physico-chemical defects detected in the resulting crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (1-6), pp.265-269. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957950008200978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence de matériaux isolants d’origine archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gourdon-Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, sup. Septembre 99, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence and crystal growth of sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Capdupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 171, pp.613-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en cathodoluminescence de céramiques néolithiques du Soudan et de grès des colosses de Memnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reinold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (3), pp.163-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la luminescence de quelques carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gourdon-Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Carbonates inter tropicaux, 169, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence of some synthetic calcite crystals. Investigation on the role played by cerium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning microscopy. Supplement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, sup 9, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence applied to the microcharacterization of mineral materials: a present status in experimentation and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ohnenstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (1), pp.23-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the UV induced defects in Sr3Gd2Si6O18: Pb, Mn, using thermostimulated luminescence (TL), electron spin resonance (ESR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 30, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de defauts ponctuels et de la silice dans des materiaux composites SiC-SiC par cathodoluminescence. Imagerie et analyse spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by thermoluminescence of damages created by alpha desintegrations in radionuclear waste glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0956-053x(89)90068-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'un diamant de synthèse De Beers parmi d'autre gemmes grâce à la cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 100, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermoluminescence (TL) of Egyptian Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Tracks And Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 14 (1/2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-0189(88)90083-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the orcein used in the hanging of the Lady and the Unicorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd International Conference of Dyes in Hystory and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient enamel plate characterized by Time domain spectro imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWIR hyperspectral imaging to unveil the numerous restorations of the Lady and the Unicorn tapestry (15th C, Musée de Cluny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechnArt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie et innovations 3D pour le patrimoine culturel. Des cas d'études et des projets en France et au Pérou : traditions céramiques, maquettes, restitutions 3D en photogrammétrie par drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI-Paris International Scientifique Meeting France-Pérou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECI Perou, Sep 2023, Paris IHP-Bâtiment Borel Amphithéâtre Borel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Information System in 3D for the exploitation of heterogeneous archaeometric data. Case study of a cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Tematico AIAr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padoue, Jun 2022, Padoue - Università di Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Guest Lecture : &amp;quot;Cathodoluminescence Analysis (CL) & Hyperspectral Imaging (HSI) of Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCL (University College London) Institute of Archaeology, Ceramic Technology Research Network (CTRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL, Jan 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'intoxication par le fluor à Cumes (Campanie, 1er av. J.-C. - 1er ap. J.-C.) : le cas des tombeaux EFN37024 et EFN34009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du GAAF - Rencontre autour de la crémation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF - Groupe d'anthropologie et d'archéologie funéraire, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence for cultural heritage application : Case study, ceramic and glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadamin Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNELA (Society for Near Eastern Lanscape archaeology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Guest Lecture : “Synchrotron Radiation for Cultural Heritage Investigations. Case Studies in conservation of Prehistoric Caves in Dordogne (France), Characterization of Ancient Ceramics and Pigments (Italy) and Neolithic Potteries (Iran)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Users meeting Iranian Light Source Facility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Teheran, May 2022, Teheran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS 3D and Ancient Large-Scale Bronzes: The Example of the Charioteer’s Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Aurige de Delphes et la grande statuaire grecque en bronze : nouvelles perspectives à l’époque dite du style sévère.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFA Ecole Française d’Athènes, Dec 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fluorose osseuse dans l’arc volcanique campanien pendant l’époque romaine : une approche pluridisciplinaire appliquée l’étude des sépultures à crémation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des paléopathologistes de langue française (GPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of fluorine by LIBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : &amp;quot;Archaeometry, mass spectrometry and 3D technologies : how can they match ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Summer School - Advanced mass spectrometry applied to cultural heritage. June 16th - 18th, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des approches cristallographique et spectroscopique pour l’étude de matériaux naturels. Le cas des cristaux de calcite présents sur les parois des grottes ornées préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pechev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie.Session « cristallographie en science des matériaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée &amp;quot;Nouvelles tendances en archéométrie pour l’étude de pierres, pigments et céramiques, et innovations en réalité virtuelle 3D pour le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Française d’Athènes, Sem-Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG3D pour l'étude et la conservation en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection « Petite souris » : étude exploratoire de la croissance et des perturbations pendant la petite enfance à partir de l’histologie et la physicochimie dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme (MMSH), Jan 2020, Aix-en-Provence, France. pp.S9-S33, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2019-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIG 3D pour l’exploitation de données archéométriques hétérogènes. Application aux grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Montréal, May 2019, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging biochemical signatures of stress events in human deciduous teeth from the ‘ Tooth Fairy collection ’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leluyer Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciX Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside an industrial manufactory of ceramic: recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lead glazed tablewares in late medieval Italy and their exportation to Latin Greece: New considerations on 14th-century contexts from Corinth, Peloponnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations, mobilités et échanges intra-île en Corse pré- et protohistorique, les roches locales comme traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée &amp;quot;Archéomatériaux : plus de 20 ans de coopération scientifique du laboratoire IRAMAT-CRP2A (UMR 5060 CNRS – Univ. Bordeaux-Montaigne) avec des chercheurs du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro Cientifico International. ECI Paris 2019 Autumn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections among craft communities in the late medieval Mediterranean: New considerations on patterns of use of the Naples Yellow pigment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mechanical properties of 19th-century glazes from Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 European Meeting on Ancient Ceramics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis in ancient ceramics characterization and provenance attribution : from optical microscopy to cathodoluminescence microscopy and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Odelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagnotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Péchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rayons X &amp; Matière 2019, Nancy, 19-22 nov. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs des « images du monde flottant ». Analyses non-invasives d’estampes japonaises ukiyo-e (18e et 19e siècles, collection F. Torralba, Musée de Saragosse, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic de fluorose sur des os humains brûlés, apport des méthodes archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder en 3D aux données de terrain pluridisciplinaires - un outil pour l’étude des grottes ornées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval Aegean between East and West: Assessing glazing technologies at Greek pottery workshops under Byzantine and Latin rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Della Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armida Sodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Archaeologists Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blue can concel another! Non-invasive analyses of indigo mixtures used in Japanese Ukiyo-e prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lebourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archaeology 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of pottery products, decorative styles and craft technology in the late medieval Mediterranean: A Greek perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mueller Noemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès International de Céramiques Médiévales et Modernes en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte laboratoire de Leye (Marquay, Dordogne) : un outil au service de la conservation des grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Rock Art Congress, IFRAO, 1G : Public policies and rock art : between research and preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Valacamonica, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive NIR-MIR spectroscopy for the discrimination of organic dyes and pigments in ukiyo-e prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Pérez-Arantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INART 2018, International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyolites diffusion in Neolithic Corsica: First results of geochemical analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress, XXXIII-1. Siliceous rocks : procurement and distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des matières blanches dans des sépultures : intérêt d’une démarche scientifique raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Bretell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.177-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Induced Breakdown Spectroscopy mapping as a complementary tool to isotopic data and dating to understand the formation of coralloid-like speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Motto-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Trichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Climate Change : The Karst Record (KR8) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Texas, May 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome) : apport des analyses physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire, 6e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Apr 2014, Paris, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of organic dyes and pigments in ukiyo-e Japanese woodblock prints by non-invasive and mobile techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Pérez-Arantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNART 2017, Non-destructive and microanalytical techniques in art and cultural heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR, a new tool for provenancing ancient white marbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lepollès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une base de données de cavités du bassin versant de la Vézère (Dordogne, France) : un outil pour l’étude des faciès d’altération de paroi dans les grottes ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univ Rennes, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations et usages du marbre galicien à l’époque romaine : caractérisation du marbre des carrières de Gondrame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Royo Plumed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gonzalez Soutelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy for elemental characterization of calcitic alterations on cave walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Motto-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Trichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pelascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chamonix, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7468-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical investigations to study the Celtic open settlement of La Peyrouse (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hantrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Corfmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sheehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geophysic Congress « Near Surface Geophysic (EAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico, Oct 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block analysis coupled to Laser-Induced Breakdown Spectroscopy for elemental characterization of geological materials from caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Laser-Induced Breakdown Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chamonix, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2016.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’échantillons géologiques par LIBS et XRF couplés à des méthodes chimiométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des grottes ornées : et la physique dans tout ça ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Photonique et archéologie - La physique appliquée à l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference invitée : Physical methods for archaeology current developments and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences at PUCP (Pontificia Universidad Catolica del Peru)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Study of Pre-Columbian Mochica and Cajamarca Ceramics (8th-10th c. AD, Peru) using Cathodoluminescence, SEM-EDS and pXRF Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et caractérisation archéométrique de céramiques peintes Mochica “du sous style San José de Moro” (VIII-IXe siècles, Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the Archaeological Discourse: An Archaeometrical Contribution to Understand Mochica and Cajamarca Technical Styles during the Late Mochica and the Transitional Period at San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation de la faculté des Sciences Humaines de la Pontificia Universidad Católica del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses multi-techniques de matériaux géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS France : « La LIBS pour les applications environnementales et industrielles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Verneuil en Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomeneralisation and corraloides: two calcitic facies involved in the conservation of Paleolithic rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relationship between Two Early States of the Andes: The Moche, The Wari and the Product of their Contact. An Archaeological and Archaeometric Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée: Physical methods for archaeology current developments and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars at the Ministery of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cusco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock PCA applied to geological and archeological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel Chimiométrie XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genêve, Jan 2015, Genêve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between LIBS and XRF analyses of geological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Euro-Mediterranean Symposium on LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proveniencia y la tecnología de cerámicas precolombinas: caracterización arqueométrica de artefactos Mochica y Cajamarca del sitio de San José de Moro (s. VIII – XI ap. J.C.), La Libertad, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Nacional de Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying ancient materials with multi-physics for preventive purposes. The case of prehistoric wall paintings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPHIA Cluster of Excellence Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcitic facies on prehistoric cave walls: XRF and LIBS first analyses, Euroanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroanalysis 2015, 18th European Conference on Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments des Mochicas : l’apport de la spectrométrie Mössbauer à l’identification de pigments sur des céramiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wattiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Francophone de Spectrométrie Mössbauer. GFSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochica ceramic studies by 3D XRay and Terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THz-ARTE International Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, ENEA-Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of white substances in burials: a scientific approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e rencontres du Groupe d’anthropologie et d’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote lecture : Current developments in physical methods for archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSMA Biomedical Sciences and Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éléments majeurs, mineurs et traces, détectives du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche pluridisciplinaire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de Cussac (Dordogne) : l’influence du support sur le dispositif pariétal, les choix techniques et l’enregistrement des traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ballade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Université de Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización Arqueométrica del estilo cerámico “Línea Fina” del Periodo Mochica Tardío (Valle de Jequetepeque s. VIII-IX AD, Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès Latino-Américain d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D terahertz versus X-ray imaging for Mochica ceramic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. pp.6956067 (1-2), </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions of the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Getty Conservation Institute et l’UCLA, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry of ancient ceramic at Bordeaux (France). Case studies of Mochica and Roman amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop Internacional de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université de Tarapaca et Laboratorio de Análisis e Investigaciones Arqueométricas, Tarapaca, Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : Métodos geoarqueologicos en el estudio de sitios arqueologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Ministère du patrimoine culturel et des industries culturelles du Pérou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée : Métodos analiticos en el estudio del material arqueologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences du Ministère du patrimoine culturel et des industries culturelles du Pérou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical comparison of Mochica and Cajamarca pottery: new answers about the production process in the Late Moche Period (7th-9th A.D., Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohfritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Université de Padoue, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios físico-químicos de caracterización de materiales cerámicos en el contexto arqueológico andino: análisis arqueométrico de las producciones cerámicas del periodo Mochica Tardío (s. VIII-IX d.C., Perú), en el IRAMAT-CRP2A (Burdeos, Francia). Tiahuanaco 1903 – La Paz 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110 años de colaboraciones arqueológicas Franco-Americanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute Français des Etudes Andines, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Cathodoluminescence imagery in ancient material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of know-how in Timurid tile-making process: Archaeometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Makariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing processes of Moche ceramics from the Jequetepeque valley (North Coast of Peru). An integrated archaeometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the Institute of Andean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey on Kelainai-Apamaia Kibotos archaeological site : first conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Druez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Kelainai - Apamaia - Kibotos : Urban development in the anatolian contexte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallographie et Archéologie. Application de la DRX à l’étude de céramiques de l’Intermédiaire Ancien et de l’Horizon Moyen de la côte nord du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rofritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de L’Association Bordelaise de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra stable oscillators dedicated for space applications. Oscillators and quartz materials behavior vs radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lefêvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International joint meeting ENC-GNSS•EFTF•SPACE APPLI, Toulouse Space Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric contribution to the Archaeology of the Moche (North Coast of Peru). Technology and materials used in the production of ceramics from San José de Moro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rofritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Northeast Conference on Andean Archaeology and Ethnohistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Maine, Oct 2008, Orono, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribución arqueométrica al estudio de las técnicas y de la organización de la producción de cerámica ritual en la sociedad Mochica (150-850 d.C., costa norte del Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rofritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Contextes, Matériaux et Identités dans l’Archéologie Mochica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Bordeaux 3, Oct 2007, Bordeaux, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilded Medieval Islamic Glazed Ceramics - Non destructive surface analyses in search of technological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Modification Technologies symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/175227013x13789832247864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes de l'archéométrie à l'étude des techniques de manufacture et aux problèmes de provenance des céramiques de la vallée de l'Euphrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tauziac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée Akh Purratim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles-Saint-Quentin en Yvelines, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques glaçurées islamiques médiévales de luxe : étude des procédés de fabrication de décors à la feuille d’or et de leur évolution (Iran XIIe-XIIIe s. – Asie Centrale XIVe-XVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07, Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée &amp;quot;Des méthodes de la physique appliquée à l’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de l'Ecole Doctorale Histoire-Géographie, Université Bordeaux 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface et interface or/verre dans des céramiques glaçurées islamiques médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval Islamic gilded glazed ceramics: crossing analytical results in search of technological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aucouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2006, 36th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold leaf decoration on medieval Islamic glazed ceramics: In search of technological features thanks to XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Powder Diffraction Conference (EPDIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Genêve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zksu.2007.2007.suppl_26.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée &amp;quot;Une visite technologique aux Girondins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conférence invitée &amp;quot;Analytical methods for the diagnosis of historical stone and ceramic with case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuCheMS - DCE International Conference on Chemistry and the Environment. The role of Chemistry in the Environment: our choice, our life. Research, Education and Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence publique télévisée &amp;quot;CERAMIQUE, METAL ET SOCIETE, TOUTE UNE HISTOIRE...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANAL SAVOIR QUEBEC, DIFFUSION 11 JUILLET – 29 AOUT 2005 (1H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence : recherches sur une méthode d’analyse en archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'ACFAS (colloque d’Archéométrie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Chicoutimi, May 2005, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interface ceramic body / glaze in decorated ceramic through SEM-EDX, Cathodoluminescence and Raman spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 05 (European Meeting on Ancient Ceramics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Conférences invitées “Métodos analiticos para investigaciones sobre materiales arqueologicos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios de la Pontificia Universidad Catolica del Peru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Halaf-Ubaid Transitional period by studying ceramic from Tell Masaïkh, Syria. Archaeological data and archaeometry investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Masetti-Rouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ICAANE, 4th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cleaning of Limestone Historical Buildings in Bordeaux: Appraisal using Cathodoluminescence and Electron Paramagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment and 2nd SFC Meeting on Environmental Chemistry, Behaviour of Chemicals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P band data collection and investigations utilizing the RAMSES SAR facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Titin-Schnaider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1295483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW METHOD OF ARCHAEOLOGICAL PROSPECTION USING AN AIRBORNE SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS’03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW METHOD OF ARCHAEOLOGICAL PROSPECTION USING AIRBORNE SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Egyptian Workshop on Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairo university, Feb 2003, Le caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOPHYSICAL INVESTIGATIONS AT THE AGORA OF IZMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahor Mahmout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. T. Kurtulmuş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. A.Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Geophysical Convention of Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic “Cuerda Seca” ceramics from al-Andalus (Spain and Portugal): technological evolution and provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Déléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Vendrell-Saz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC'03 (European Meeting on Ancient Ceramics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RAMSES RADAR EXPERIMENT FOR ARCHAEOLOGICAL PROSPECTING IN A TEMPERATE CLIMATE REGION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Meeting EEGS-ES Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New airborne synthetic aperture radar for a new method of archaeological prospection of buried remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Space Applications for Heritage Conservation (ESA SP-515)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Strasbourg, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pyla 2001” experiment: Flying the new RAMSES P-band SAR facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. August-Bernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORISTA-EARSeL Remote sensing by Low-Frequency Radars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence orange (620nm) de la calcite. Rôle du manganèse et du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CL 2001 Cathodoluminescence in Geosciences : New Insights from CL in Combination with Other Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Frieberg, Germany. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0151-9107(03)00012-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la datation sur le web. Ressources électroniques en accès libre pour la communauté scientifique : une première approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archéométrie 2001 du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée “Cathodoluminescence de matériaux isolants d’origine archéologique ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILUM99 Phénomènes luminescents des matériaux isolants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée “ Archéomatériaux”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l’Union des Physiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée “Les méthodes de datation en archéologie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université d’été de Soulac-sur-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Soulac-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects in solids and applications to materials of archaeological origin: dating and provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Symposium on Analytical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence of some synthetic calcite crystals. Investigation on the role played by cerium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Pfefferkorn Conference on Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Niagara, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et identification de défauts dans un luminophore vert de Philips Lighting Sr3Gd2Si6O18 : Pb, Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Luminophores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate glasses in nuclear harsh environment: application of thermostimulated luminescence to radiation damage study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la luminescenc thermostimulee (TL) aux recherches sur les degats d irradiation dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">radiation damage in borosilicate glasses by alpha irradiation: application of thermostimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermoluminescence (TL) of Egyptian Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international TL and ESR Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeometric characterization of late medieval ceramics from Murcia (15th-16th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sánchez-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto García Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic connectivity in central Italy: a study of raw materials and ceramics from the Grotta Battifratta site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Chiarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Painted Decorations on Ceramics from the Ánimas Altas-Ánimas Bajas Archaeological Complex, Paracas Culture (Peru, 400 BCE-100 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifatullah Hassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bachir Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glaze pigments by hyperspectral imaging: in situ characterization of 19th-century color palettes and museum pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyes and textile fibres of an iconic tapestry set from the medieval period to the present day: The Lady and the Unicorn (15 th century, Musée de Cluny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the 19th century restorations of a well-known medieval tapestry ‘the Lady and the Unicorn’ using non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Chancel-Bardelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of fluorosis in Roman Cumae population (Italy, 2nd century BC - 1st century AD) using a multidisciplinary archaeometric and paleopathological approach applied to cremated human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris 1846e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosi di fluorosi nella popolazione romana di Cuma (Italia, II secolo a.C. - I secolo d.C.): un approccio multidisciplinare applicato ai resti umani cremati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toccare terra: approdi e conoscenza. Primo convegno di archeologie flegree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Baia, Pozzuoli (NA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Bocaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Glazed Wares in White Fabrics (‘Glazed White Wares’) Discovered in the Frankish Area at Corinth: Chronology, Provenance and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel géochimique des rhyolites corses : méthodologie analytique et recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et mobilités en Corse pré- et protohistorique : l’exemple des approvisionnements en matériaux lithiques du Monti Barbatu (Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Rigoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Péchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the colours of ukiyo-e by hyperspectral Imagery in short wave infrared range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Technart 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Péchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique utilitaire ou domestique du peuple Mochica (côte nord du Pérou, 700-850 apr. J.-C.) : étude physico-chimique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blue can conceal another! Non-invasive analyses of indigo mixtures used in Japanese ukiyo-e prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archaeology 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;globalization&amp;quot; of glazed pottery trade and production across the late medieval Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy for archaeological applications: an obsidian sourcing case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Workshop on Laser Ablation (EWLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pau, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and Nuclear Magnetic Resonance: new applications for old materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sanchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mérida, Mexico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Johnston-Vieillard manufactory (Bordeaux, France, 19th century): preliminary results on white earthenware production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LA-ICP-MS analysis to lead glaze investigation: two case-studies in medieval and modern archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Ceramic Petrology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multiphysique des concrétions calcitiques endokarstiques de la grotte laboratoire de Leye: intérêt pour les grottes ornées paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable digital microscopy and portable X-ray fluorescence analyzes of vases, figurines and ear ornaments in terracotta and raw earth from the Formative period in the Cuzco valley, Peru (1000-200 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quinones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic colourants in ukiyo-e prints by FT-NIR FORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNIRS 2017, International Conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock analyses applied to LIBS and XRF data of geological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrier Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciX 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ceramic and chemometrics: a new approach to classify pre-columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Analytical Chemistry Euroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome) : apport des analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Nouvelles approches de l’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions from the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point analysis and provenance of ceramics: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromie. Regards croisés sur l’usage, l’emploi et la matérialité de la polychromie dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un@ éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, https://una-editions.fr/polychromie-societes-anciennes/, 2025, Archéovision - Virtual Retrospect, Rémy Chapoulie, 978-2-35613-457-8. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351, pp.674, 2018, Travaux de l’Institut Français d’Études Andines» (ISSN 0768-424X), 978-612-4358-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine culturel - Des décors de céramiques sous le regard des scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. Presses Universitaires de Bordeaux, 224p., 2010, 978-2-86781-566-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes physiques appliquées à l’archéologie : Caractérisation et datation des matériaux. La microscopie électronique à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.213-215, 1995, Catalogue de l'exposition "Passé recomposé. La restauration des objets de musées" Musée d'Aquitaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des matériaux et des colorants dans les manufactures royales de tapisserie (Gobelins, Beauvais et Aubusson)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal-François Bertrand (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Sciences. Les Couleurs retrouvées des tapisseries d’Aubusson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-503-60833-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude physico-chimique des tapisseries du XVIIIe siècle. Mise en place d’une méthodologie non invasive adaptée aux tapisseries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal-François Bertrand (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Sciences. Les Couleurs retrouvées des tapisseries d’Aubusson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-503-60833-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude physico-chimique de la Grande verdure aux armes du comte de Brühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal-François Bertrand (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Sciences. Les Couleurs retrouvées des tapisseries d’Aubusson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-503-60833-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et changements dans les traditions techniques de la céramique à Armatambo (Lima-Perou) entre 1250-1532 p.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja Anyosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et les échanges. Études des contacts passés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.49-68, 2024, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/schola3.9782356133908.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Peyrouse, pour une restitution 3D du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Péfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A deux pas du passé. Les premières villes celtiques révélées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.104-107, 2024, 2356136118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéométrique des faïences fines produites à la manufacture bordelaise Johnston-Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-44, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightfastness of Blue Indigo in 18th-century French Tapestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37/40, Archetype Publications, London, pp.131-142, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of organic colourants in ukiyo-e prints by Fourier transform near infrared fibre optics reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International Conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IM Publications Open LLP, pp.15-22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopía Electrónica de Barrido, Espectrometría de Rayos X y Catodoluminiscencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapoulie (UBM-IRAMAT.CRP2A, Marcela Sepulveda (Université Tarapaca, Chili), Nino Del-Solar-Velarde (Ministère Culture, Cusco, Pérou), Véronique Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA), pp.29-43, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catodoluminiscencia para el estudio de cerámicas y otros materiales inorgánicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.45-60, 2018, 0978-612-4358-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tardío y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cooperación científica francesa en Latinoamérica: Avances recientes en datación y arqueometría en los Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-99954-1-877-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de producciones de barro del Horizonte Temprano en Cusco (Perú): análisis por FRX portátil de figurinas zoomorfas provenientes del sitio arqueológico de Marcavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Monroy  Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori Tumi Echevarría López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd National Congress of Peruvian Archaeology (2016), Ministry of Culture of Peru, Lima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.199-209, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre et Marcellin (Rome) : apport des analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solène de Larminat; Rémy Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire, Actes de la 6e rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAAF, pp.205-208, 2017, 9781234567897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización geoquímica de pastas cerámicas mochica y cajamarca mediante microscopía electrónica de barrido acoplada a un espectrómetro de rayos X en dispersión de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th National Congress of Peruvian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.169--176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude physique de pigments provenant de Tell Masaïkh, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akh Purattim 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.455--463, 2015, Akh Purattim - Les rives de l'Euphrate, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.4503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les travaux de prospection et de sondage dans la région de Terqa en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Masetti-Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akh Purattim 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.331--343, 2015, Akh Purattim - Les rives de l'Euphrate, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.4467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.148--153, 2013, Metalla Sonderheft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et fonction des substances organiques et des matières minérales exploitées dans les rites funéraires de la catacombe des Saints Pierre-et-Marcellin à Rome (Ier-IIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartron-Kawe, Isabelle and Castex, Dominique and Georges, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De corps en corps : traitement et devenir du cadavre : actes des séminaires de la Maison des sciences de l'homme d'Aquitaine, mars-juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.115--139, 2010, 978-2-85892-396-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décors de céramiques dorées de l’Islam – Méthodologie illustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapoulie, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine culturel - Des décors de céramiques sous le regard des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.163--220, 2010, Parcours universitaires (Talence), 978-2-86781-566-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections magnétiques sur les sites de tell Mashtale et tell Marwaniye : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Rouault et C. Mora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Progetto "Terqa e la sua regione (Siria): rapporto preliminare 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XCIV (2), 2006, Athenaeum. Studi di Letteratura e Storia dell’Antichità</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey of Petra tombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings with the Past: Treasures for the Future. An exhibition on European-Jordanian Cooperation in the field of Archaeology in Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-52, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bordeaux 3. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CONTACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TEMple précolombien de la Huaca Pintada, Pérou. Etude archéométrique de sa Polychromie – TEMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sâm Ghavami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction journée d'étude &amp;quot;Approches archéologiques et archéométriques dans l’étude de cultures pré-incaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et conserver l’art pariétal, des enjeux multiples pour les sciences archéologiques de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecting, characterizing, dating. Archaeometric methods for archaeological sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours “La catodoluminescenza, opportunità per la caratterizzazione dei materiali inerti&amp;quot;. Università degli Studi di Genova,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2023 (3e année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin-Robert--Dejeans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2023, pp.1229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des vestiges de la villa du Palat, château Ausone, Saint-Emilion (33). Etude de la faisabilité de prospections géophysiques – mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un échantillon par MEB-EDXS, Raman et DRX d’un verre bleu du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Arts de l’Islam du Louvre. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence des verres de confinement des solutions de PF ; synthèse des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jacquet-Francillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 185, CEA Cadarache, 13115 SAINT-PAUL-LEZ-DURANCE; Département de Recherche et Développement Déchets. 1988, 127p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Physique Appliquée au Patrimoine Culturel. Méthodologies et applications aux Matériaux du passé, en Restauration-Conservation et en Prospection Géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Bordeaux 1 Sciences et Technologie, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05040051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId771"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA3E5DF1"/>
+    <w:nsid w:val="7BA6040B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-chapoulie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-7940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03359662X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadamin Emami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatief" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06314-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Montazer Zohouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jarcs.2024.363663.143227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Bayat Nejad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Eghbal Chehri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kolbadinejad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pt5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Bayatnejad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kolbadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71647/Jaa.2025.1220430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Paghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Maria Emilia Mangani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06996-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marembert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7070163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Moradi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Qorbani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sarhaddi Dadian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F Taday" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69697-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Maina Maingi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Alonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n de la Fuente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.03.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#237;az" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Portais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.52.2.2442" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105857" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Prieto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Aldama-Reyna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhenry Agreda-Delgado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01873-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104176" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04435-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Angurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German de la Fuente" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage6020104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695493v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Angurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Ashiqur Rahman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2021.12.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cantini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de la Codre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2135066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpintesta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raneri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefrais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beconcini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02774-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12718" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155311" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Treil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Alonso Abad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2204/1/012079" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22646" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier&#8208;doyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12656" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense La Codre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. H. Rozatian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadian Dehkordi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Talaee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02184-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashiqur Rahman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Francisco de La Fuente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Carretero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Alonso Abad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04850-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Biron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2020.104782" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonz&#225;lez Soutelo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2019.1602683" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Caneve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.21" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luis Castillo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.201901.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina P&#233;rez Arantegui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104374" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02144762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12434" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudoumi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lapuente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12456" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dietrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nolze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mehner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nickel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lampke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12317" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina P&#233;rez-Arantegui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1305-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7468-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sardos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jaime Castillo Butters" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8122-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140140v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v6i3.483" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7992-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dollwetzel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Castillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dietrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nickel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lampke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600737" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kinis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-016-0109-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.02.016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.06.052" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0DL49QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Casenave" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Royo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4783" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743072v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jaime Castillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14338" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743085v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/kqhfa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dollwetzel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Math&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2011.952" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Rodrigues Da Costa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lays Cassino" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7589" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141750" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532313v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cazenave" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/espr2007.07.436" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CDB50EA195238120C33E26176B839EE0A1BEA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aucouturier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquillon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329408X286097" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188448v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783486992540-050" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532309v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.855" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532343v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;l&#233;ry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Vendrell-Saz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2005.00217.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WJ9G4TM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.10.008" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3BTMB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547383v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roque" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartanian Emmanuel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544047v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahor Mahmout" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2004.1031" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551414v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Villeneuve" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0151-9107(03)00012-6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551418v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-002-0227-y" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X6CFKX5Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556304v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hickel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demazeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008200978" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piponnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gourdon-Platel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550087v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Capdupuy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561035v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinold" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561037v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Remond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561451v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ohnenstetter" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques-Carmes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550112v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966978v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966976v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-053x(89)90068-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253S8Z6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561460v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bill&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorbes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561469v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delavergne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-0189(88)90083-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VW3FMXZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039450v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662181v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355946v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662169v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697891v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697150v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697145v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531972v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697139v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697465v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pechev" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532417v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541127v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491075v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157319v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532710v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanders" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541125v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325520v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvoit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacheco" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Odelli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagnotta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Kondyli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amara" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697466v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;chev" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532712v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168483v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393463v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lebourdon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982734v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueller Noemi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844339v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982923v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida Sodo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532066v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Zitelli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844316v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541139v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roilland" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lepoll&#232;s" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541495v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541137v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Royo Plumed" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonzalez Soutelo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541132v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cheng" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531865v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Bretell" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697331v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corfmat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sheehan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120131" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729817v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542767v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544028v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545299v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729816v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729884v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729880v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729876v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728962v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729874v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Muro" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544038v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544033v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729888v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544031v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729886v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729885v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544034v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729877v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Kinis" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544042v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729929v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555877v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraut" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ballacey" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956067" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544040v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729912v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729928v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729926v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729927v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729936v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729923v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544044v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729431v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohfritsch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729425v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544043v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729489v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rohfritsch" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729529v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucouturier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makariou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729557v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Castillo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561444v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rofritsch" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321592v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lef&#234;vre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Boy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549362v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567665v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567672v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/175227013x13789832247864" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567670v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauziac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567674v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569035v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568671v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568674v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568672v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2007.2007.suppl_26.317" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569037v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569039v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569041v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568678v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568675v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569043v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568680v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Masetti-Rouault" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568679v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568686v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreuillet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568687v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568685v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. T. Kurtulmu&#351;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A.Berge" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568683v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764179v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cantalloube" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Pastore" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1295483" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550075v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610399v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881625v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881626v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881623v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August-Bernex" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569046v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569044v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569048v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881627v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881629v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remond" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881630v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966968v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966974v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966966v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881631v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248973v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifatullah Hassin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bachir Bacha" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449952v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiarabba" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Eramo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449984v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Castillo" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a Porras" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039479v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662216v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662226v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Chancel-Bardelot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532518v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794532v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536461v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157344v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168476v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561156v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02443377v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561175v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939013v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899146v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012488v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005021v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez de La Torre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899100v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923078v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561187v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844326v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561180v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Quinones" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561435v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561438v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561441v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561439v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925707v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Uzonyi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954560v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wright" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532707v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550103v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039332v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039351v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039320v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039242v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja Anyosa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola3.9782356133908.5" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717596v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botreau" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039257v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431118v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168466v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530437v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.1285" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427390v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino del Solar Velarde" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530439v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530442v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Monroy  Qui&#241;ones" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori Tumi Echevarr&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329950v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520154v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castillo" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520176v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castandet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.4503" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520178v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rouault" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellucci" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Math&#233;" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.4467" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727963v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727986v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhove" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanchard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Colombini" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727990v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532333v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532357v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frappa" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sachet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532347v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Saillant" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699021v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747978v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699061v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;m Ghavami" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697469v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561143v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569034v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560070v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881637v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561470v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet-Francillon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05040051v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-chapoulie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-7940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03359662X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Bayatnejad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadamin Emami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Eghbal Chehri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kolbadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71647/Jaa.2025.1220430" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092928" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Paghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Maria Emilia Mangani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06996-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatief" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06314-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Montazer Zohouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jarcs.2024.363663.143227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Bayat Nejad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kolbadinejad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pt5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marembert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7070163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F Taday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69697-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bayad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Moradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Qorbani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sarhaddi Dadian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Maina Maingi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Alonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n de la Fuente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.03.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#237;az" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Portais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.52.2.2442" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105857" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Prieto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Aldama-Reyna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhenry Agreda-Delgado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01873-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104176" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04435-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Angurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German de la Fuente" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage6020104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Angurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Ashiqur Rahman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2021.12.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cantini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de la Codre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2135066" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpintesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raneri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefrais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beconcini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02774-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12718" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155311" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Treil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Alonso Abad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2204/1/012079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22646" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier&#8208;doyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12656" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense La Codre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. H. Rozatian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadian Dehkordi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Talaee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02184-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashiqur Rahman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Francisco de La Fuente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Carretero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Alonso Abad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04850-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Biron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2020.104782" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonz&#225;lez Soutelo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2019.1602683" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Caneve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.21" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luis Castillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.201901.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina P&#233;rez Arantegui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104374" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22467" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02144762v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12434" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudoumi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lapuente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12456" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dietrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nolze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mehner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nickel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lampke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12317" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina P&#233;rez-Arantegui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1305-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532076v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dietrich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nickel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lampke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600737" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520165v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7468-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sardos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jaime Castillo Butters" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8122-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v6i3.483" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532077v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7992-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dollwetzel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Castillo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743031v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Royo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4783" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Robert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Casenave" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kinis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-016-0109-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743053v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.02.016" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743036v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.06.052" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0DL49QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743072v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jaime Castillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14338" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743085v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/kqhfa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743123v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dollwetzel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Math&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2011.952" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Rodrigues Da Costa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lays Cassino" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7589" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141750" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532313v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cazenave" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/espr2007.07.436" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CDB50EA195238120C33E26176B839EE0A1BEA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aucouturier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquillon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329408X286097" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188448v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783486992540-050" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532309v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.855" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532343v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;l&#233;ry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Vendrell-Saz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2005.00217.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WJ9G4TM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.10.008" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3BTMB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544047v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahor Mahmout" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2004.1031" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547383v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roque" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartanian Emmanuel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551418v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Villeneuve" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-002-0227-y" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X6CFKX5Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551414v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551411v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0151-9107(03)00012-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556304v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hickel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demazeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008200978" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piponnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gourdon-Platel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550087v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Capdupuy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561035v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinold" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561037v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Remond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561451v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ohnenstetter" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques-Carmes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550112v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966978v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966976v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-053x(89)90068-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253S8Z6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561460v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bill&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorbes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561469v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delavergne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-0189(88)90083-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VW3FMXZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662169v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039450v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662181v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355946v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697145v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897453v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697891v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697150v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040116v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532417v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531972v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697139v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pechev" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541127v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491075v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325520v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvoit" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacheco" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532710v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanders" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157319v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541125v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982713v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Kondyli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326194v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amara" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532709v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Odelli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagnotta" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697466v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;chev" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168483v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532712v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982923v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida Sodo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393463v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lebourdon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982734v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueller Noemi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844339v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531865v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Bretell" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541132v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cheng" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532066v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Zitelli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844316v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541139v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roilland" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lepoll&#232;s" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541495v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541137v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Royo Plumed" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonzalez Soutelo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729816v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697331v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corfmat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sheehan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120131" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542767v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729817v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544028v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545299v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544034v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729877v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Kinis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729876v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728962v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729884v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729880v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729874v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Muro" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544033v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544038v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729886v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729888v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544031v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729885v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729927v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729923v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraut" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ballacey" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729936v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544042v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544040v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729912v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729929v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555877v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956067" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729928v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729926v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544043v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544044v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729431v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohfritsch" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729425v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729489v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rohfritsch" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729529v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucouturier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makariou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729557v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Castillo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561444v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rofritsch" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321592v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lef&#234;vre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Boy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549362v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567665v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567672v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/175227013x13789832247864" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567670v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauziac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567674v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569035v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568671v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568674v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568672v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2007.2007.suppl_26.317" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569037v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569039v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569041v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568678v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568675v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569043v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568680v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Masetti-Rouault" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568679v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764179v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreuillet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cantalloube" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Pastore" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1295483" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568686v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568687v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568685v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. T. Kurtulmu&#351;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A.Berge" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568683v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610399v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550075v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881623v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August-Bernex" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881625v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881626v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569046v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569044v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569048v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881627v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881629v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remond" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881630v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966968v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966974v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966966v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881631v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449984v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Castillo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a Porras" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449952v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiarabba" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Eramo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248973v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifatullah Hassin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bachir Bacha" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039479v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662216v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662226v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Chancel-Bardelot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532518v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794532v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536461v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157344v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02443377v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168476v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561156v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561175v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939013v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899146v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012488v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005021v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez de La Torre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899100v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923078v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561187v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561180v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Quinones" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844326v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561435v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561438v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561441v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561439v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925707v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Uzonyi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954560v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wright" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532707v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550103v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039351v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039320v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039332v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039242v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja Anyosa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola3.9782356133908.5" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717596v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botreau" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039257v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431118v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168466v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530437v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.1285" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530439v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427390v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino del Solar Velarde" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530442v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Monroy  Qui&#241;ones" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori Tumi Echevarr&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329950v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520154v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castillo" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520176v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castandet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.4503" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520178v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rouault" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellucci" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Math&#233;" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.4467" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727963v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727986v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhove" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanchard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Colombini" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727990v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532333v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532357v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frappa" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sachet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532347v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Saillant" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699021v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699061v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;m Ghavami" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747978v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697469v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561143v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569034v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560070v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881637v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561470v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet-Francillon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05040051v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>